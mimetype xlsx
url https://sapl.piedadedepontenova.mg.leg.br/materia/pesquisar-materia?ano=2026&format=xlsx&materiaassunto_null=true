--- v0 (2026-03-05)
+++ v1 (2026-04-24)
@@ -10,150 +10,285 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="78">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>INDC</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Ramon Vieira da Veiga</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, à presença de Vossa Excelência, indicar ao Excelentíssimo Senhor Prefeito Municipal de Piedade de Ponte Nova, que seja providenciada, por meio da Secretaria Municipal competente, a instalação de contenção física adequada, em conformidade com a legislação de trânsito e normas técnicas vigentes, com a finalidade de impedir que motociclistas utilizem o passeio público para desviar da lombada existente na Rua Dr. Soares Martins, em frente ao número 14.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2026/653/indicacao_no_02_-_2026_-_insalubridade.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2026/653/indicacao_no_02_-_2026_-_insalubridade.docx</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, no uso de suas atribuições legais e regimentais, vêm, por meio desta, INDICAR ao Executivo Municipal que sejam adotadas as providências necessárias para a contratação de empresa especializada, médico do trabalho ou perito técnico habilitado, com a finalidade de realizar estudo técnico detalhado das condições de trabalho dos profissionais vinculados à área da saúde do Município.</t>
   </si>
   <si>
+    <t>657</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2026/657/indicacao_no_03_-_2026_-_ramon_-_onibus_rua_brasil.docx</t>
+  </si>
+  <si>
+    <t>O Vereador Ramon Vieira da Veiga, no uso de suas atribuições legais e regimentais, vem respeitosamente INDICAR ao Excelentíssimo Senhor Prefeito Municipal, que sejam tomadas as providências necessárias junto ao setor competente da Administração Municipal, para que o transporte escolar passe também pela Rua do Cruzeiro e pela Rua Brasil, com o objetivo de buscar e levar as crianças que frequentam a creche municipal, nos dois horários de funcionamento</t>
+  </si>
+  <si>
+    <t>665</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2026/665/indicacao_10_-_meire.docx</t>
+  </si>
+  <si>
+    <t>A Vereadora que esta subscreve, no uso de suas atribuições legais e regimentais, vem,respeitosamente, à presença de Vossa Excelência, indicar a adoção das providências necessárias para a execução de serviços de reforma do calçamento da Rua Nego Juvêncio, neste município.</t>
+  </si>
+  <si>
+    <t>667</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2026/667/indicacao_no_12_-_2026_-_estacionamento_praca.docx</t>
+  </si>
+  <si>
+    <t>A Vereadora que esta subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, indicar ao Chefe do Poder Executivo Municipal que sejam adotadas as providências necessárias, após a realização dos devidos estudos técnicos, para regulamentação e fiscalização do estacionamento de veículos, bem como do tráfego de motocicletas, na Praça Dr. José Pinto Vieira (Praça da Matriz), neste município.</t>
+  </si>
+  <si>
+    <t>668</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2026/668/indicacao_no_13_-_2026_-_embarque_onibus.docx</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, indicar ao Chefe do Poder Executivo Municipal que sejam realizados estudos técnicos visando à reorganização do local de embarque dos estudantes que se deslocam diariamente para o município de Ponte Nova, atualmente realizado em frente ao CRAS, situado na Rua Dr. Antônio Soares Martins.</t>
+  </si>
+  <si>
+    <t>669</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2026/669/indicacao_no_14_-_2026_-_uniformes_bracais.docx</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, indicar ao Chefe do Poder Executivo Municipal que sejam adotadas as providências necessárias para a implantação do uso de uniformes padronizados e equipamentos de identificação visual para os trabalhadores braçais da Prefeitura Municipal, especialmente aqueles que exercem suas atividades em vias públicas e demais espaços de circulação da cidade.</t>
+  </si>
+  <si>
+    <t>670</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>Osmar do ônibus</t>
+  </si>
+  <si>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2026/670/indicacao_no_15_-_2026_-_quebra_molas_dona_quiquinha.docx</t>
+  </si>
+  <si>
+    <t>Ao Excelentíssimo Senhor Prefeito Municipal de Piedade de Ponte Nova/MG,_x000D_
+O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, indicar ao Chefe do Poder Executivo Municipal que sejam realizados estudos técnicos visando à implantação de um redutor de velocidade (quebra-molas) na Rua Dona Quiquinha, nas proximidades do número 14, neste município.</t>
+  </si>
+  <si>
+    <t>671</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2026/671/indicacao_no_16-_2026_-_quebra_molas_lindolfo_goncalves.docx</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, indicar ao Chefe do Poder Executivo Municipal que sejam realizados estudos técnicos visando à implantação de um redutor de velocidade (quebra-molas) na Rua Lindolfo Gonçalves da Veiga, nas proximidades do número 82, neste município.</t>
+  </si>
+  <si>
+    <t>672</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>Ao Excelentíssimo Senhor Prefeito Municipal de Piedade de Ponte Nova/MG,_x000D_
+O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, indicar ao Chefe do Poder Executivo Municipal que sejam adotadas as providências necessárias, após a realização dos devidos estudos técnicos, para a instalação de corrimão em trecho localizado ao final da Rua Rafael Corcini, que dá acesso à Rua Brasil, neste município.</t>
+  </si>
+  <si>
+    <t>673</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2026/673/indicacao_no_18_-_2026_-_camera_porta_da_escola.docx</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, indicar ao Chefe do Poder Executivo Municipal que sejam adotadas as providências necessárias, após a realização dos devidos estudos técnicos, para a instalação de câmeras de segurança nas entradas (portões) das escolas municipais, neste município</t>
+  </si>
+  <si>
+    <t>674</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2026/674/indicacao_no_19_-_2026_-_mao_unica.docx</t>
+  </si>
+  <si>
+    <t>Ao Excelentíssimo Senhor Prefeito Municipal de Piedade de Ponte Nova/MG,_x000D_
+O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, indicar ao Chefe do Poder Executivo Municipal que sejam realizados estudos técnicos visando à implantação de sentido único de circulação (mão única) na Rua José Galdino, neste município.</t>
+  </si>
+  <si>
+    <t>680</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2026/680/indicacao_no_20_-_2026_-_escrituras.docx</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, à presença de Vossa Excelência, INDICAR que sejam prestadas informações acerca do andamento do processo de escrituração dos imóveis dos munícipes que solicitaram a regularização fundiária no âmbito do município.</t>
+  </si>
+  <si>
     <t>650</t>
   </si>
   <si>
     <t>Subst</t>
   </si>
   <si>
     <t>Substitutivo a Projeto de Lei</t>
   </si>
   <si>
     <t>Projeto de lei  n 001 - Substitutivo n. 001 protocolizado em 20/01/2026</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2026/651/pr_reajuste_vereadores_2026_correcao_pelo_inpc.pdf</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2026/651/pr_reajuste_vereadores_2026_correcao_pelo_inpc.pdf</t>
   </si>
   <si>
     <t>Projeto de resolução com substitutivo n. 002 de 2026_x000D_
 Altera o índice para INPC valor 3,89%</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>M.Apl</t>
   </si>
   <si>
     <t>Moção de Aplauso/Congratulações</t>
   </si>
   <si>
     <t>Tetê</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2026/654/mocao_congratulacao_01-2026.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2026/654/anexo_da_mocao_de_congratulacao_01_2026.pdf</t>
   </si>
   <si>
     <t>O Vereador Rodrigo Cristino da Silva, no uso de suas atribuições legais e regimentais, vem, respeitosamente, propor à Mesa Diretora e ao Plenário desta Casa Legislativa a presente MOÇÃO DE CONGRATULAÇÃO ao Sr. ROGÉRIO DE SOUZA MOREIRA CAMPOS, carinhosamente conhecido como “Rogério da Banda”, em reconhecimento aos relevantes serviços prestados à cultura e ao fortalecimento do Carnaval 2026 em nosso município.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -460,68 +595,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2026/653/indicacao_no_02_-_2026_-_insalubridade.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2026/651/pr_reajuste_vereadores_2026_correcao_pelo_inpc.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2026/654/mocao_congratulacao_01-2026.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2026/653/indicacao_no_02_-_2026_-_insalubridade.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2026/657/indicacao_no_03_-_2026_-_ramon_-_onibus_rua_brasil.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2026/665/indicacao_10_-_meire.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2026/667/indicacao_no_12_-_2026_-_estacionamento_praca.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2026/668/indicacao_no_13_-_2026_-_embarque_onibus.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2026/669/indicacao_no_14_-_2026_-_uniformes_bracais.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2026/670/indicacao_no_15_-_2026_-_quebra_molas_dona_quiquinha.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2026/671/indicacao_no_16-_2026_-_quebra_molas_lindolfo_goncalves.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2026/673/indicacao_no_18_-_2026_-_camera_porta_da_escola.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2026/674/indicacao_no_19_-_2026_-_mao_unica.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2026/680/indicacao_no_20_-_2026_-_escrituras.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2026/651/pr_reajuste_vereadores_2026_correcao_pelo_inpc.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2026/654/anexo_da_mocao_de_congratulacao_01_2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H6"/>
+  <dimension ref="A1:H17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="20.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="131.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="140.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -564,124 +699,391 @@
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>18</v>
       </c>
       <c r="H3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>20</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="D4" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G4" s="1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="H4" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>24</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="D5" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H5" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>28</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
+        <v>29</v>
+      </c>
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>33</v>
+      </c>
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H7" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>37</v>
+      </c>
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H8" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" t="s">
+        <v>40</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>41</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H9" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>46</v>
+      </c>
+      <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="H10" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>49</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>50</v>
+      </c>
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>53</v>
+      </c>
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="H12" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>56</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>57</v>
+      </c>
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H13" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>60</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>61</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="H14" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>64</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
         <v>10</v>
       </c>
-      <c r="D6" t="s">
-[...12 lines deleted...]
-        <v>33</v>
+      <c r="D15" t="s">
+        <v>65</v>
+      </c>
+      <c r="E15" t="s">
+        <v>66</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H15" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>68</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>17</v>
+      </c>
+      <c r="D16" t="s">
+        <v>65</v>
+      </c>
+      <c r="E16" t="s">
+        <v>66</v>
+      </c>
+      <c r="F16" t="s">
+        <v>69</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="H16" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>72</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>10</v>
+      </c>
+      <c r="D17" t="s">
+        <v>73</v>
+      </c>
+      <c r="E17" t="s">
+        <v>74</v>
+      </c>
+      <c r="F17" t="s">
+        <v>75</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H17" t="s">
+        <v>77</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
+    <hyperlink ref="G7" r:id="rId6"/>
+    <hyperlink ref="G8" r:id="rId7"/>
+    <hyperlink ref="G9" r:id="rId8"/>
+    <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>