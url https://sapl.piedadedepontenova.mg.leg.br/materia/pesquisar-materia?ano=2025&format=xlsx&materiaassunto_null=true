--- v0 (2026-01-12)
+++ v1 (2026-04-24)
@@ -51,283 +51,283 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Adm</t>
   </si>
   <si>
     <t>Administrativa</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/600/emater_.pdf</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/600/emater_.pdf</t>
   </si>
   <si>
     <t>EMATER - Encaminha relatório anual de ações 2024</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>INDC</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Osmar do ônibus</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/512/indicacao_002__osmar_rua_minas_gerais.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/512/indicacao_002__osmar_rua_minas_gerais.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 02/2025_x000D_
 	 O Vereador, ao final assinado, requer, com fulcro nos arts. 181 e 182, ambos do Regimento Interno, o envio da presente INDICAÇÃO ao Sr. Prefeito Municipal, para que seja realizado obras de  melhoria da pavimentação na rua Minas Gerais, em nosso Município.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/527/indicacao_no12_osmar_firmino_-_poste.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/527/indicacao_no12_osmar_firmino_-_poste.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 012/2025_x000D_
 ASSUNTO: Indica ao Executivo Municipal a colocação de dois postes e a devida iluminação na Travessa Amazonas desta cidade._x000D_
 _x000D_
 Excelentíssimo Senhor Prefeito Municipal,_x000D_
 _x000D_
    O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, vem respeitosamente INDICAR ao Executivo Municipal a necessidade de instalação de dois postes de iluminação pública na Travessa Amazonas, visando melhorar a segurança e a qualidade de vida dos moradores desta localidade.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Elvis</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/596/indicacao_elvis_calcamento.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/596/indicacao_elvis_calcamento.docx</t>
   </si>
   <si>
     <t>Autor: Vereador Elvis Luciano Batista de Souza_x000D_
 Assunto: Solicita a conclusão do calçamento da Rua Natalino M. Souza até o campo do Piedade Esporte Clube._x000D_
 O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, indica ao Senhor Prefeito Municipal que sejam tomadas as devidas providências, junto ao setor competente, para a conclusão do calçamento da Rua Natalino M. Souza, estendendo-se até o campo do Piedade Esporte Clube, neste município.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/597/indicacao_elvis_limpeza_estrada.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/597/indicacao_elvis_limpeza_estrada.docx</t>
   </si>
   <si>
     <t>Autor: Vereador Elvis Luciano Batista de Souza_x000D_
 Assunto: Solicita a realização de limpeza nas estradas rurais do município._x000D_
 O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, indica ao Excelentíssimo Senhor Prefeito Municipal que sejam tomadas as providências cabíveis, por meio da secretaria responsável, para a realização de serviços de limpeza e roçada nas margens das estradas rurais de Piedade de Ponte Nova – MG.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/619/indicacao_n_62_-_vereadores_municipais_01_de_set_2025.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/619/indicacao_n_62_-_vereadores_municipais_01_de_set_2025.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 62/2025_x000D_
 Os Vereadores Municipais, no uso de suas atribuições regimentais, vêm respeitosamente indicar ao Executivo Municipal a adoção da seguinte medida de interesse público:_x000D_
 Instalação de corrimão na Rua Espírito Santo, neste município, tendo em vista que, após a construção do muro de contenção no referido local, a parte superior da via ficou vulnerável, oferecendo risco à segurança de pedestres e moradores.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>Lucimeire de Souza Boroni Mayrink</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/638/73_indicacao_meire.pdf</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/638/73_indicacao_meire.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 73/2025_x000D_
 Autoria: Vereadora Lucimeire de Souza Boroni Mayrink_x000D_
 Assunto: Solicita ao Executivo Municipal que, havendo sobra de recursos do FUNDEB, seja realizado o rateio entre os professores da rede municipal de ensino.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Indica a climatização de todas as salas da rede municipal de educação</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>PLORD</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/642/doc6.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/642/doc6.docx</t>
   </si>
   <si>
     <t>Autoriza  a abertura de crédito adicional modalidade especial e da outras providências</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/643/doc7.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/643/doc7.docx</t>
   </si>
   <si>
     <t>Prorroga a vigência da Plano Municipal de Educação (PME) do Município de Piedade de Ponte Nova , aprovado pela lei Municipal nº 1.124/2015, e dá outras providências</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>PLCOM</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/644/projeto_de_lei_complementar_2025_alteracao_do_codigo_tributario_para_incluir_hipotese_de_compensacao.pdf</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/644/projeto_de_lei_complementar_2025_alteracao_do_codigo_tributario_para_incluir_hipotese_de_compensacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do Código Tributário e dá outras providências</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>M.Apl</t>
   </si>
   <si>
     <t>Moção de Aplauso/Congratulações</t>
   </si>
   <si>
     <t>Tetê</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/537/mocao_001__de_aplausos_bloco_do_golo.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/537/mocao_001__de_aplausos_bloco_do_golo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS N.º 001/2025_x000D_
 AUTORIA: Vereador Rodrigo Cristino da Silva_x000D_
 A CÂMARA MUNICIPAL DE PIEDADE DE PONTE NOVA - MG, nos termos regimentais, apresenta a seguinte MOÇÃO DE APLAUSOS ao Bloco do Golo, pela sua volta triunfal ao Carnaval do município após 12 anos sem se apresentar, resgatando uma tradição cultural e proporcionando alegria à nossa população.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/606/mocao_congratulacao_meire.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/606/mocao_congratulacao_meire.docx</t>
   </si>
   <si>
     <t>Moção de Congratulação nº002/2025_x000D_
 Autora: Vereadora Lucimeire de Souza Boroni Mayrink_x000D_
 Assunto: Moção de Congratulação pelos 90 anos de vida de Maria Madalena Tiburcio Palmioli Vieira_x000D_
 A vereadora que esta subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, apresentar à apreciação do Plenário a presente:</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/624/mocao_007.pdf</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/624/mocao_007.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS N.º 007/2025_x000D_
 AUTORIA: Vereadora Municipal Lucimeire de Souza Boroni Mayrink_x000D_
 _x000D_
 CÂMARA MUNICIPAL DE PIEDADE DE PONTE NOVA - MG, nos termos regimentais, apresenta a seguinte MOÇÃO DE APLAUSOS aos Coordenadores e organizadores, pela brilhante organização e participação nos eventos públicos esportivos e culturais do nosso Município de Piedade de Ponte Nova/MG,incentivando, organizando e resgatando boas práticas esportivas, sociais e de tradição cultural que proporcionam alegria, saúde, entrosamento social e vivência coletiva à nossa população._x000D_
 ORGANIZADORES E PARTICIPANTES:_x000D_
 Senhor Leisson Luiz Gomes Viana_x000D_
 Senhor Renato Custódio da Silva Araujo._x000D_
 Senhora Cynara Aparecida Nobre Urbano_x000D_
 Senhor Gerson junior Oliveira do Nascimento_x000D_
 Senhor Tássio José Moreira de Souza</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/632/mocao_008.pdf</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/632/mocao_008.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO _x000D_
 Nº 008/2025_x000D_
 Autor: Vereador Rodrigo Cristino da Silva _x000D_
 Assunto:   A Câmara Municipal de Piedade de Ponte Nova – MG, no uso de suas atribuições legais e regimentais, apresenta MOÇÃO DE CONGRATULAÇÃO aos músicos da Corporação Musical José Ferreira Gomes, sob a regência do Maestro Rogério Campos, pela brilhante participação na Procissão de Nossa Senhora da Piedade, realizada no dia 15 de setembro de 2025, evento que integra as tradicionais celebrações religiosas e culturais de nosso município.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
@@ -637,68 +637,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/600/emater_.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/512/indicacao_002__osmar_rua_minas_gerais.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/527/indicacao_no12_osmar_firmino_-_poste.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/596/indicacao_elvis_calcamento.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/597/indicacao_elvis_limpeza_estrada.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/619/indicacao_n_62_-_vereadores_municipais_01_de_set_2025.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/638/73_indicacao_meire.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/642/doc6.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/643/doc7.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/644/projeto_de_lei_complementar_2025_alteracao_do_codigo_tributario_para_incluir_hipotese_de_compensacao.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/537/mocao_001__de_aplausos_bloco_do_golo.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/606/mocao_congratulacao_meire.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/624/mocao_007.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/632/mocao_008.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/600/emater_.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/512/indicacao_002__osmar_rua_minas_gerais.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/527/indicacao_no12_osmar_firmino_-_poste.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/596/indicacao_elvis_calcamento.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/597/indicacao_elvis_limpeza_estrada.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/619/indicacao_n_62_-_vereadores_municipais_01_de_set_2025.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/638/73_indicacao_meire.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/642/doc6.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/643/doc7.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/644/projeto_de_lei_complementar_2025_alteracao_do_codigo_tributario_para_incluir_hipotese_de_compensacao.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/537/mocao_001__de_aplausos_bloco_do_golo.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/606/mocao_congratulacao_meire.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/624/mocao_007.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/632/mocao_008.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="31.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="184.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="183.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>