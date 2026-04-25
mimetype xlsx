--- v0 (2025-11-02)
+++ v1 (2026-04-25)
@@ -54,51 +54,51 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
     <t>Outras Instituições</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/560/mocao_guana001.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/560/mocao_guana001.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº 001/2025_x000D_
 _x000D_
 MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR WALLISSON PINTO VIEIRA (GUANÁ)_x000D_
 _x000D_
 A Câmara Municipal de Piedade de Ponte Nova, por iniciativa de todos os vereadores desta Casa Legislativa, manifesta seu profundo sentimento de pesar pelo falecimento do senhor Wallisson Pinto Vieira, carinhosamente conhecido por todos como Guaná, ocorrido no dia 31 de março de 2025.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
@@ -409,68 +409,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/560/mocao_guana001.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/560/mocao_guana001.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="103.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="102.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>