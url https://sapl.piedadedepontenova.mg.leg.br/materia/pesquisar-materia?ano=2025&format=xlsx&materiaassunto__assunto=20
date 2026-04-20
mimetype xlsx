--- v0 (2025-11-02)
+++ v1 (2026-04-20)
@@ -54,307 +54,307 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>RESOL</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/510/projeto_de_resolucao_001__-_dia_da_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/510/projeto_de_resolucao_001__-_dia_da_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 01/2025_x000D_
 Altera a alínea “a” do §2º do artigo 103 do Regimento Interno da Câmara Municipal de Piedade de Ponte Nova/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/511/projeto_de_resolucao_02_-_piedade_proibir_celular.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/511/projeto_de_resolucao_02_-_piedade_proibir_celular.docx</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 02/2025_x000D_
 Dispõe sobre a proibição o uso de aparelhos de telefone celular e outros equipamentos eletrônicos durante as reuniões da Câmara Municipal de Piedade de Ponte Nova e dá outras providências.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/520/pr_consignado.pdf</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/520/pr_consignado.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 03/2025_x000D_
 Autoriza a celebração de Convênio com o BANCO DO BRASIL (BB), para concessão de empréstimo/financiamento consignado em folha de pagamento e dá outras providências.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/521/pr_movimentacao_de_contas.pdf</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/521/pr_movimentacao_de_contas.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 04/2025_x000D_
 AUTORIZA MOVIMENTAÇÃO BANCÁRIA E APLICAÇÕES FINANCEIRAS EM COOPERATIVA DE CRÉDITO VINCULADA AO Banco Cooperativo do Brasil - SICOOB</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/609/projeto_de_resolucao_05__2025__honra_ao_merito_e_cidadao_honorario_2025_1.pdf</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/609/projeto_de_resolucao_05__2025__honra_ao_merito_e_cidadao_honorario_2025_1.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº.  005/2025 de 28 de julho de 2025._x000D_
 _x000D_
 “Concede Diploma de Honra ao Mérito e Cidadão Honorário dá outras providências.”</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>PLORD</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/501/projeto_de_lei_01_2025__reajuste_salarial__vereadores_e_servidores.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/501/projeto_de_lei_01_2025__reajuste_salarial__vereadores_e_servidores.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº.  001/2025 de 20 de janeiro de 2025._x000D_
 “Dispõe sobre a revisão anual da remuneração dos servidores da Câmara Municipal de Piedade de Ponte Nova.”</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Projeto de Lei de Nº  _____ de  23 de janeiro de 2025._x000D_
 Dispõe sobre a revisão geral anual prevista no art. 37, X da Constituição da República de 1988 dos servidores públicos do Município de Piedade de Ponte Nova, e dá outras providências._x000D_
 _x000D_
 Renumerado para 002/2025</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>Projeto de Leinº 002 (Substitutivo 001) _x000D_
 Dispõe sobre a revisão geral anual prevista no art. 37,X, da Constituição da República de 1988 dos servidores públicos do Município de Piedade de Ponte Nova, e dá outras providências.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/539/projeto_de_lei_ordinaria_no_004_de_2025.pdf</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/539/projeto_de_lei_ordinaria_no_004_de_2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 004 de 2025_x000D_
 Dispõe sobre o Fundo Municipal dos Direitos do Idoso do Município de Piedade de Ponte Nova e dá outras providências.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/571/projeto_de_lei_ordinaria_n.7_-_doacao_de_imovel.pdf</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/571/projeto_de_lei_ordinaria_n.7_-_doacao_de_imovel.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 007 de 29 de abril de 2025_x000D_
 "Dispõe sobre autorização de doação de bem imóvel que especifica e dá outras providências.''</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/598/projeto_de_lei_ordinaria_no_009_de_2025_-_adesao_ao_programa_maos_dadas..pdf</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/598/projeto_de_lei_ordinaria_no_009_de_2025_-_adesao_ao_programa_maos_dadas..pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 009 de 29 de maio de 2025_x000D_
 ''Dispõe sobre a autorização de adesão do município de Piedade de Ponte Nova ao Projeto Mãos Dadas do Governo do Estado de Minas Gerais e dá outras providências.''</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/635/projeto_de_lei_n._12_de_2025.pdf</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/635/projeto_de_lei_n._12_de_2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n. 12 de 23 de novembro de 2025_x000D_
 Dispõe sobre a autorização de concessão de auxílios que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>PLCOM</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/504/projeto_de_lei_complementar_n._88-_altera_estruturaadministrativa_-_lc_252017.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/504/projeto_de_lei_complementar_n._88-_altera_estruturaadministrativa_-_lc_252017.docx</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar n° ___ de 23 de janeiro de 2025._x000D_
 Altera a Estrutura Administrativa da Prefeitura Municipal de Piedade de Ponte Nova instituída pela Lei Complementar n° 25/2017 e dá outras providências”._x000D_
 _x000D_
 Renumerado para nº 088/2025</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/573/projeto_de_lei_complementar_n.92_de_2025.pdf</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/573/projeto_de_lei_complementar_n.92_de_2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar n. 92 de 29 de abril de 2025_x000D_
 "Dispõe sobre a criação de vagas de cargo público que especifica.''</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/587/projeto_de_lei_-_politica_ambiental.pdf</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/587/projeto_de_lei_-_politica_ambiental.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº     /2025_x000D_
 Institui o Código Municipal de Meio Ambiente</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 97 de 01 de agosto de 2025_x000D_
 "Dispõe sobre alteração de vencimento de cargo público que especifica e dá outras providências."</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>M.Apl</t>
   </si>
   <si>
     <t>Moção de Aplauso/Congratulações</t>
   </si>
   <si>
     <t>Elvis</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/614/mocao_003_de_2025_-_maria_elisa.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/614/mocao_003_de_2025_-_maria_elisa.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO Nº 003/2025_x000D_
 O Vereador Elvis Luciano Batista de Souza, no uso de suas atribuições legais e regimentais, apresenta a consideração desta Casa Legislativa a presente MOÇÃO DE CONGRATULAÇÃO à amazona Maria Eliza Lolli, do Haras Elisa, em reconhecimento a sua brilhante conquista na Exposição Nacional do Cavalo Mangalarga Marchador, realizada no Parque de Exposições da Gameleira, em Belo Horizonte.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/615/mocao_004_de_2025_-_haras_elisa.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/615/mocao_004_de_2025_-_haras_elisa.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO Nº 004/2025_x000D_
 O Vereador Elvis Luciano Batista de Souza, no uso de suas atribuições legais e regimentais, apresenta a consideração desta Casa Legislativa a presente MOÇÃO DE CONGRATULAÇÃO ao Haras Elisa, em reconhecimento à sua trajetória de sucesso e à projeção do nome de Piedade de Ponte Nova no cenário nacional da equinocultura.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>Tetê</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/616/mocao_de_congratulacao_05.pdf</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/616/mocao_de_congratulacao_05.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO Nº005/2025_x000D_
 A Câmara Municipal de Piedade de Ponte Nova, Estado de Minas Gerais, no uso de suas atribuições legais e regimentais, apresenta a presente MOÇÃO DE CONGRATULAÇÃO às equipes Unidos do Morro e Baixadinha Futebol Clube, respectivamente campeã e vice-campeã do Campeonato Municipal de Futebol de Piedade de Ponte Nova – 2025._x000D_
 A competição representou um momento de integração, talento e espírito esportivo, mobilizando atletas, técnicos, dirigentes e torcedores de nossa comunidade. Os times demonstraram determinação e respeito dentro de campo, honrando o esporte e levando orgulho a todo o município.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Carlinhos Motorista, Domingos José Vieira (Dedê), Elvis, Euclides Rodger Moreira da Veiga, Flavio Magalhães da Cruz, Lucimeire de Souza Boroni Mayrink, Osmar do ônibus, Ramon Vieira da Veiga, Tetê</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/617/mocao_006_alunos_jemg_2025.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/617/mocao_006_alunos_jemg_2025.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO Nº 006/2025_x000D_
 A Câmara Municipal de Piedade de Ponte Nova, no uso de suas atribuições legais e regimentais, apresenta a presente MOÇÃO DE CONGRATULAÇÃO aos alunos da Escola Estadual Coronel Antoninho, pela conquista do título de Campeões da fase microrregional do JEMG 2025, na modalidade Futsal Módulo II.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -662,68 +662,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/510/projeto_de_resolucao_001__-_dia_da_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/511/projeto_de_resolucao_02_-_piedade_proibir_celular.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/520/pr_consignado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/521/pr_movimentacao_de_contas.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/609/projeto_de_resolucao_05__2025__honra_ao_merito_e_cidadao_honorario_2025_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/501/projeto_de_lei_01_2025__reajuste_salarial__vereadores_e_servidores.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/539/projeto_de_lei_ordinaria_no_004_de_2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/571/projeto_de_lei_ordinaria_n.7_-_doacao_de_imovel.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/598/projeto_de_lei_ordinaria_no_009_de_2025_-_adesao_ao_programa_maos_dadas..pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/635/projeto_de_lei_n._12_de_2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/504/projeto_de_lei_complementar_n._88-_altera_estruturaadministrativa_-_lc_252017.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/573/projeto_de_lei_complementar_n.92_de_2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/587/projeto_de_lei_-_politica_ambiental.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/614/mocao_003_de_2025_-_maria_elisa.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/615/mocao_004_de_2025_-_haras_elisa.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/616/mocao_de_congratulacao_05.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/617/mocao_006_alunos_jemg_2025.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/510/projeto_de_resolucao_001__-_dia_da_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/511/projeto_de_resolucao_02_-_piedade_proibir_celular.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/520/pr_consignado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/521/pr_movimentacao_de_contas.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/609/projeto_de_resolucao_05__2025__honra_ao_merito_e_cidadao_honorario_2025_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/501/projeto_de_lei_01_2025__reajuste_salarial__vereadores_e_servidores.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/539/projeto_de_lei_ordinaria_no_004_de_2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/571/projeto_de_lei_ordinaria_n.7_-_doacao_de_imovel.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/598/projeto_de_lei_ordinaria_no_009_de_2025_-_adesao_ao_programa_maos_dadas..pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/635/projeto_de_lei_n._12_de_2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/504/projeto_de_lei_complementar_n._88-_altera_estruturaadministrativa_-_lc_252017.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/573/projeto_de_lei_complementar_n.92_de_2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/587/projeto_de_lei_-_politica_ambiental.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/614/mocao_003_de_2025_-_maria_elisa.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/615/mocao_004_de_2025_-_haras_elisa.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/616/mocao_de_congratulacao_05.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/617/mocao_006_alunos_jemg_2025.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="176.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="161" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="160.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>