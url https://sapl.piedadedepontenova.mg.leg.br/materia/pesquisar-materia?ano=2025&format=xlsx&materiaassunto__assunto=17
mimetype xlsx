--- v0 (2025-11-02)
+++ v1 (2026-04-25)
@@ -54,170 +54,170 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Adm</t>
   </si>
   <si>
     <t>Administrativa</t>
   </si>
   <si>
     <t>Outras Instituições</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/524/oficio_n_o_015___2025_jordane_vieira_piovezana.pdf</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/524/oficio_n_o_015___2025_jordane_vieira_piovezana.pdf</t>
   </si>
   <si>
     <t>Ofício nº 015/2025_x000D_
 Resposta ao ofício nº 010/2025 Gabinete e secretaria da Câmara</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Elvis, Mesa Diretora, Osmar do ônibus</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/505/requerimento_-_mesa_diretora_001_uso_de_veiculos.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/505/requerimento_-_mesa_diretora_001_uso_de_veiculos.docx</t>
   </si>
   <si>
     <t>Requerimento nº 001/2025_x000D_
 Requerente: Mesa Diretora da Câmara Municipal de Piedade de Ponte Nova - MG._x000D_
 Requerido: Prefeito Municipal de Piedade de Ponte Nova-MG._x000D_
 _x000D_
 A Mesa Diretora da Câmara Municipal de Piedade de Ponte Nova - MG, no uso de suas atribuições legais e regimentais, vem, respeitosamente, apresentar o presente requerimento, dirigido ao Excelentíssimo Senhor Prefeito Municipal, pelas razões de fato e de direito expostas a seguir._x000D_
 Tendo em vista os princípios jurídicos da legalidade, impessoalidade, moralidade, publicidade, eficiência e interesse público, que devem nortear a Administração, é certo afirmar que estes também se aplicam no que diz a utilização de bens públicos, notadamente os veículos oficiais pertencentes ao município.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Flavio Magalhães da Cruz</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/509/requerimento_de_documentos_002-2025.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/509/requerimento_de_documentos_002-2025.docx</t>
   </si>
   <si>
     <t>Requerimento nº 002/2025_x000D_
 Piedade de Ponte Nova, 28 de janeiro de 2025._x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 	Com os meus cordiais cumprimentos, com fundamento no art. 10 da Lei Federal nº 12.527/2011, requeiro cópia dos seguintes documentos:_x000D_
 _x000D_
 	a) cópia integral dos processos de licitação dos anos de 2021 a 2024, em que figura como contratado ou fornecedor a empresa Pré-Moldados Piedade Ltda., CNPJ nº15.040.200/0001-45;_x000D_
 	b) cópia das Notas de Empenho, Ordem de Fornecimento, comprovante de pagamento e comprovante de entrega do material ou boletim de medição, referente aos processos de licitação mencionados anteriormente.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/522/oficio_no_010__-_convocacao.pdf</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/522/oficio_no_010__-_convocacao.pdf</t>
   </si>
   <si>
     <t>Ofício nº 010/2025/Gabinete e Secretaria da Câmara_x000D_
 Piedade de Ponte Nova, 11 de fevereiro de 2025._x000D_
 Ao Sr. Jordane Vieira Piovezana_x000D_
 Chefe de Departamento de Engenharia e Desenvolvimento Urbano e Rural da_x000D_
 Prefeitura de Piedade de Ponte Nova– MG._x000D_
 Assunto: Convocação para esclarecimentos sobre a colocação de cascalho nas_x000D_
 estradas vicinais do município</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/538/requerimento_de_documentos_no_004_tabua_e_ferragem.pdf</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/538/requerimento_de_documentos_no_004_tabua_e_ferragem.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 004/2025_x000D_
 Piedade de Ponte Nova, 25 de fevereiro de 2025._x000D_
 _x000D_
 Exmo. Sr._x000D_
 Geraldo Nobre Neto_x000D_
 DD. Prefeito Municipal_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 	Com os meus cordiais cumprimentos, com fundamento no art. 10 da Lei Federal nº 12.527/2011, requeiro cópia dos seguintes documentos:_x000D_
 _x000D_
 	a) cópia integral dos processos de licitação dos anos de 2021 a 2024, em que houve aquisição de tábuas e ferragens._x000D_
 	b) cópia das Notas de Empenho, Ordem de Fornecimento, comprovante de pagamento e comprovante de entrega do material ou boletim de medição, referente aos processos de licitação que envolvam a compra de tábuas e ferragens.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/618/requerimento_-_maquinas.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/618/requerimento_-_maquinas.docx</t>
   </si>
   <si>
     <t>Piedade de Ponte Nova, 08 de agosto de 2025._x000D_
 _x000D_
 	Requerimento n.005/2025_x000D_
 a)Cópias dos comprovantes de pagamento referentes à utilização de máquinas e equipamentos de propriedade da Prefeitura Municipal de Piedade de Ponte Nova por parte de terceiros (pessoas físicas ou jurídicas)._x000D_
 _x000D_
 Para fins de clareza e organização, solicito que as informações contemplem o período de janeiro de 2024 até a presente data e que sejam detalhadas da seguinte forma para cada utilização.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/622/requerimento_n._006.pdf</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/622/requerimento_n._006.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 006/2025 _x000D_
 Ao Plenário da Câmara Municipal de Piedade de Ponte Nova _x000D_
 Considerando a denúncia feita pela cidadã Damiana Arlinda Martins, conforme registrado na Ata da 13ª Reunião Ordinária da 1ª Sessão Legislativa, realizada em 01 de setembro de 2025, referente a supostas irregularidades no processo seletivo da Secretaria Municipal de Educação. _x000D_
 Requeremos, com fulcro nos artigos supracitados da Lei Orgânica, que seja convocada a Secretária Municipal de Educação para comparecer a esta Câmara em data e horário a serem definidos, a fim de prestar esclarecimentos detalhados sobre o processo seletivo mencionado. _x000D_
 _x000D_
  _x000D_
 	A convocação se faz necessária para garantir a transparência da gestão pública e assegurar a fiscalização dos atos do Poder Executivo por parte do Poder Legislativo, em respeito aos princípios da legalidade, impessoalidade, moralidade, publicidade e eficiência.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
@@ -530,67 +530,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/524/oficio_n_o_015___2025_jordane_vieira_piovezana.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/505/requerimento_-_mesa_diretora_001_uso_de_veiculos.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/509/requerimento_de_documentos_002-2025.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/522/oficio_no_010__-_convocacao.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/538/requerimento_de_documentos_no_004_tabua_e_ferragem.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/618/requerimento_-_maquinas.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/622/requerimento_n._006.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/524/oficio_n_o_015___2025_jordane_vieira_piovezana.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/505/requerimento_-_mesa_diretora_001_uso_de_veiculos.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/509/requerimento_de_documentos_002-2025.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/522/oficio_no_010__-_convocacao.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/538/requerimento_de_documentos_no_004_tabua_e_ferragem.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/618/requerimento_-_maquinas.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/622/requerimento_n._006.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="6" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="139.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="138.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>