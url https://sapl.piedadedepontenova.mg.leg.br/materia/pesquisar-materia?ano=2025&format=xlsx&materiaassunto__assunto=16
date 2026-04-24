--- v0 (2026-01-12)
+++ v1 (2026-04-24)
@@ -51,1099 +51,1099 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>INDC</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/506/indicacao_de_ramom-camera_1.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/506/indicacao_de_ramom-camera_1.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 01/2025_x000D_
 Excelentíssimo Senhor Prefeito Municipal,_x000D_
 O vereador Ramon Vieira da Veiga, no exercício de suas funções legislativas e regimentais, vem, respeitosamente, indicar a Vossa Excelência que sejam implantadas câmeras de vigilância em pontos estratégicos do município de Piedade de Ponte Nova.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Indicação nº 003/2025 – Autoria dos Vereadores Municipais Ramon Vieira da Veiga, Osmar Firmino, Flávio Magalhães da Cruz, Euclides Rodger Moreira da Veiga e Elvis Luciano Batista de Souza – indica ao Executivo Municipal a desinstalação da torre no bairro Cruzeiro, do terreno cedido pela Prefeitura Municipal de Piedade de Ponte Nova/MG, e construção de um memorial com a denominação ‘Matheus Brumano’,   para a conscientização da população sobre a importância das ações públicas na saúde mental e implementação de ações neste sentido.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Euclides Rodger Moreira da Veiga</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/514/indicacao_no_04_euclides.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/514/indicacao_no_04_euclides.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 04/2025_x000D_
 _x000D_
 	 O vereador Euclides Rodger Moreira da Veiga, no uso de suas atribuições legais, vem respeitosamente indicar ao Executivo Municipal a realização de melhorias no canteiro central da Rua Geane Marcelo da Silva Ravaiano, no início do bairro Agreste, com a implementação de um jardim ou outra forma de urbanização. Além disso, solicita-se a adequação e reforço do acostamento desta parte da via, onde há um barranco que já ocasionou acidentes envolvendo transeuntes.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Lucimeire de Souza Boroni Mayrink</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº05/2025_x000D_
 	A vereadora Municipal Lucimeire de Souza Boroni Mayrink, no uso de suas atribuições legais, vem respeitosamente indicar à Mesa Diretora que seja providenciado um púlpito no plenário da Câmara Municipal, com o objetivo de auxiliar a leitura e apresentação de ideias nas sessões plenárias.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/516/indicacao_no_06_meire-2025.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/516/indicacao_no_06_meire-2025.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº06/2025_x000D_
 _x000D_
 	A vereadora Municipal  Lucimeire de Souza Boroni Mayrink, no uso de suas atribuições legais, vem respeitosamente indicar ao Executivo Municipal que seja estudada a viabilidade de criação de uma área de estacionamento no entroncamento da Rua Bonfim com a Rua Dona Qüiquinha, nas proximidades do quartel da Polícia Militar, em nosso município de Piedade de Ponte Nova – MG.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Rodrigo Cristino da Silva (Tetê)</t>
   </si>
   <si>
     <t>Indicação nº 07/2025_x000D_
 O Vereador Municipal Rodrigo Cristino da Silva, ao final assinado, requer, no uso de suas atribuições legais, com fulcro nos arts. 181 e 182, ambos do regimento interno, e em conformidade com os interesses da comunidade, o envio da presente INDICAÇÃO ao Sr. Prefeito Municipal: _x000D_
 _x000D_
 Indica ao Poder Executivo Municipal a construção de uma praça pública, com uma área reservada para ‘carga e descarga’ em local público denominado Praça Dom Viçoso,  com o objetivo de garantir um espaço de lazer adequado, que atenda aos requisitos  de segurança e uso de praça pública devidamente estruturada, melhorando o entorno do local com adequação de gradil mais seguro e corrimão quando se fizerem  necessários.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/517/indicacao_no_08_placas_transito_-_domingos.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/517/indicacao_no_08_placas_transito_-_domingos.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 08/2025_x000D_
 _x000D_
 	 O Vereador, ao final assinado, requer, com fulcro nos arts. 181 e 182, ambos do Regimento Interno, o envio da presente INDICAÇÃO ao Sr. Prefeito Municipal, para que seja feita a colocação de placas de trânsito nas rua da cidade.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>José Carlos da Silva</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 09_/2025_x000D_
 _x000D_
 O vereador José Carlos da Silva, no uso de suas atribuições legais, vem respeitosamente indicar ao Executivo Municipal que sejam realizadas melhorias nas estradas rurais do município de Piedade de Ponte Nova – MG, por meio da colocação de cascalho e da implementação de um sistema adequado de escoamento de águas pluviais.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Elvis</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/525/indicacao_no_010_elvis_-_icms.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/525/indicacao_no_010_elvis_-_icms.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 010/2025_x000D_
 Excelentíssimo Senhor Prefeito Municipal,_x000D_
          O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, vem respeitosamente INDICAR ao Executivo Municipal a destinação dos recursos provenientes do ICMS Esportivo para investimentos no esporte local, a fim de fomentar a prática esportiva, incentivar atletas e melhorar a infraestrutura esportiva do município.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Flavio Magalhães da Cruz</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/526/indicacao_no_011_flavio_inclusao_estudantes.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/526/indicacao_no_011_flavio_inclusao_estudantes.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 011/2025_x000D_
 Excelentíssimo Senhor Prefeito Municipal,_x000D_
        O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, vem respeitosamente INDICAR ao Executivo Municipal a realização de alterações na Lei Municipal nº 946/2006, de forma a priorizar a inclusão de estudantes de ensino superior residentes no município no Programa Trabalho e Cidadania. Tal medida visa proporcionar suporte financeiro a esses jovens e suas famílias, além de garantir que, caso haja disponibilidade de áreas correlatas à sua formação acadêmica, possam atuar em estágios compatíveis, adquirindo experiência profissional relevante.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Osmar do ônibus</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 013/2025_x000D_
 ASSUNTO: Indica ao Executivo Municipal a urgente iluminação do Cruzeiro localizado na Praça Padre Geraldo Maia desta cidade._x000D_
 _x000D_
 Excelentíssimo Senhor Prefeito Municipal,_x000D_
 O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, vem respeitosamente INDICAR ao Executivo Municipal a necessidade de iluminação do Cruzeiro localizado na Praça Padre Geraldo Maia, visando melhorar a segurança e a valorização deste importante espaço público.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/529/indicacao_no14_-_lucimeire_escadaria.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/529/indicacao_no14_-_lucimeire_escadaria.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 014/2025_x000D_
 AUTORIA: Vereadora Lucimeire de Souza Boroni_x000D_
 _x000D_
 Excelentíssimo Senhor Prefeito Municipal,_x000D_
 A Vereadora que esta subscreve, no uso de suas atribuições legais e regimentais, vem respeitosamente INDICAR ao Executivo Municipal a necessidade da construção de uma escadaria ou outro meio de acesso adequado entre as ruas Minas Gerais, Rua Brasil e Santo Antônio, visando facilitar a mobilidade dos moradores e melhorar a infraestrutura urbana.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/535/indicacao_no_15_-_travessa_amazonas.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/535/indicacao_no_15_-_travessa_amazonas.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 15/2025_x000D_
 Autoria: Vereadora Lucimeire de Souza Boroni Mayrink _x000D_
 _x000D_
 Senhor Presidente,_x000D_
      Nos termos regimentais desta Casa, INDICO ao Excelentíssimo Senhor Prefeito Municipal que seja realizada, com urgência, a manutenção na Travessa Amazonas, especialmente para o reparo de um buraco existente na via, próximo ao número 3.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/530/indicacao_no_16_euclides_-_pavimentacao.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/530/indicacao_no_16_euclides_-_pavimentacao.docx</t>
   </si>
   <si>
     <t>Indicação nº 016/2025 _x000D_
  Autoria Vereador Euclides Rodger Moreira da Veiga _x000D_
 _x000D_
 - Indica ao Executivo Municipal a manutenção da pavimentação da rua Jose´ Galdino desta cidade;</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Ramon Vieira da Veiga</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/531/indicacao_no17_-_ramon_vieira_-_jogo_malha.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/531/indicacao_no17_-_ramon_vieira_-_jogo_malha.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 17/2025_x000D_
 _x000D_
 VEREADOR: Ramon Vieira da Veiga_x000D_
 _x000D_
 Assunto: Indica ao Executivo Municipal a necessidade de adequação do local destinado à prática do jogo de malha no município._x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
        O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, vem respeitosamente indicar ao Executivo Municipal que sejam realizadas melhorias no local destinado à prática do jogo de malha em nosso município, garantindo melhores condições para os praticantes e incentivando a preservação dessa tradição esportiva local.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/532/indicacao_no_18_ramon_-_plotagem_veiculos.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/532/indicacao_no_18_ramon_-_plotagem_veiculos.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 18/2024_x000D_
 Autor: Vereador Ramon Vieira da Veiga_x000D_
 Destinatário: Executivo Municipal_x000D_
 Assunto: Solicitação para colocação de plotagem/adesivo nos veículos locados que integram a frota da Prefeitura Municipal._x000D_
 _x000D_
 Senhor Prefeito,_x000D_
          O vereador que esta subscreve, no uso de suas atribuições legais e regimentais, vem respeitosamente indicar ao Executivo Municipal a necessidade de identificação, por meio de plotagem/adesivo, dos veículos locados que fazem parte da frota da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/533/indicacao_no_19_euclides_-_pavimentacao.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/533/indicacao_no_19_euclides_-_pavimentacao.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 19/2025_x000D_
 AUTORIA: Vereador Euclides Rodger Moreira da Veiga_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
       O vereador que esta subscreve, nos termos regimentais, indica ao Executivo Municipal a necessidade urgente da conclusão da obra de pavimentação da Rua D com a Rua Antônio Penido, no bairro São Judas Tadeu.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/534/indicacao_no20_osmar_firmino_palmital.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/534/indicacao_no20_osmar_firmino_palmital.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 020/2025_x000D_
 AUTORIA: Vereador Osmar Firmino_x000D_
 DESTINATÁRIO: Executivo Municipal Excelentíssimo Sr. Geraldo Nobre Neto_x000D_
 ASSUNTO: Indica ao Executivo Municipal o conserto da ponte na estrada rural da localidade Palmital, que está caída e impedindo o tráfego, sendo este um problema recorrente._x000D_
 _x000D_
 O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, vem respeitosamente INDICAR ao Executivo Municipal a necessidade urgente de providenciar o conserto da ponte localizada na estrada rural da comunidade de Palmital, que se encontra caída, impossibilitando o tráfego de veículos e pedestres.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/536/indicacao_no_21_euclides_programa_assistencia_alimentar.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/536/indicacao_no_21_euclides_programa_assistencia_alimentar.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 21/2025_x000D_
 _x000D_
 Excelentíssimo Senhor Prefeito Municipal,_x000D_
 O Vereador Euclides Rodger Moreira da Veiga, no uso de suas atribuições legais e regimentais, vem respeitosamente indicar ao Executivo Municipal a criação de um programa de assistência alimentar para os trabalhadores braçais da Prefeitura, com a concessão de uma cesta básica mensal a esses servidores.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/540/indicacao_no_22_flavio__praca_canaleta.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/540/indicacao_no_22_flavio__praca_canaleta.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  22 /2025_x000D_
 _x000D_
 Piedade de Ponte Nova, 06 de março de 2025_x000D_
 _x000D_
 Excelentíssimo Senhor Prefeito Municipal,_x000D_
      O Vereador Flávio Magalhães da Cruz, no uso de suas atribuições legais, vem respeitosamente indicar ao Executivo Municipal a necessidade urgente de manutenção e limpeza das canaletas de escoamento de águas pluviais da Praça Dr. José Pinto Vieira.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/541/indicacao_no_23__meire_-_quadra.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/541/indicacao_no_23__meire_-_quadra.docx</t>
   </si>
   <si>
     <t>Indicação nº 23/2025_x000D_
 Autora: Vereadora Lucimeire de Souza Boroni Mayrink_x000D_
 Assunto: Indica ao Executivo Municipal a reforma e adequação da quadra poliesportiva do Bairro Agreste._x000D_
 Senhor  Presidente,_x000D_
 Senhores Vereadores,_x000D_
 A Vereadora que esta subscreve, nos termos regimentais, apresenta a presente Indicação ao Excelentíssimo Senhor Prefeito Municipal, para que sejam tomadas as providências necessárias visando a reforma e adequação da quadra poliesportiva do Bairro Agreste.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/542/indicacao_no_24__meire-_lixeiras.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/542/indicacao_no_24__meire-_lixeiras.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 24/2025_x000D_
 _x000D_
 Autora: Vereadora Lucimeire de Souza Boroni Mayrink_x000D_
 Destino: Executivo Municipal de Piedade de Ponte Nova – MG_x000D_
 _x000D_
 Assunto: Indicação para a instalação de lixeiras adequadas em pontos estratégicos da cidade e realização de campanha de conscientização sobre o descarte correto do lixo._x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
     A vereadora que esta subscreve, no uso de suas atribuições legais, vem respeitosamente indicar ao Executivo Municipal a necessidade de:_x000D_
 •	Instalação de lixeiras adequadas em pontos estratégicos da cidade, especialmente nas áreas comerciais, tendo em vista que, aos domingos, não há serviço de coleta de lixo._x000D_
 •	Promoção de uma campanha de conscientização junto à população para evitar o descarte de resíduos em dias que não há recolhimento, a fim de minimizar os problemas decorrentes da exposição prolongada do lixo, como o espalhamento por animais e a poluição visual das vias públicas.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/546/indicacao_n._25_de_manutencao_escadaria_-_osmar_firmino.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/546/indicacao_n._25_de_manutencao_escadaria_-_osmar_firmino.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº025//2025_x000D_
 Senhor Presidente,_x000D_
 O Vereador Osmar Firmino, no uso de suas atribuições legais e regimentais, vem apresentar a seguinte INDICAÇÃO ao Executivo Municipal:_x000D_
 Indica a urgente manutenção da escada localizada na Avenida Dona Quiquinha, que dá acesso à Travessa Amazonas, devido ao risco iminente de desabamento sobre o domicílio de número 249.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/547/indicacao_n._026___clidinho_quebra_mola.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/547/indicacao_n._026___clidinho_quebra_mola.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 026/2025_x000D_
 Senhor Presidente,_x000D_
 O Vereador Euclides Rodger Moreira da Veiga, no uso de suas atribuições legais e regimentais, vem apresentar a seguinte INDICAÇÃO ao Executivo Municipal:_x000D_
 Indica a instalação de redutores de velocidade (quebra-molas) na Rua Santo Antônio, nas proximidades do número 139, e na Rua José Galdino, próximo ao número 53.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  27/2025_x000D_
 Autora: Vereadora Municipal Lucimeire de Souza Boroni Mayrink_x000D_
 Assunto: Solicita reforma e manutenção do guarda-corpo na Rua Carlos Pinto Vieira, altura do nº 339, desta cidade._x000D_
         A vereadora que esta subscreve, no uso de suas atribuições legais e regimentais, com  fundamento  no Regimento Interno desta Casa Legislativa, apresenta ao Plenário a seguinte:_x000D_
 _x000D_
 INDICAÇÃO_x000D_
        Indico ao Excelentíssimo Senhor Prefeito Municipal de Piedade de Ponte Nova – MG, que determine ao setor competente da Prefeitura a realização de reforma e manutenção do guarda-corpo localizado na Rua Carlos Pinto Vieira, na altura do número 339, visando garantir a segurança dos moradores e transeuntes da localidade.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/553/indicacao_n_28__morro_pacas.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/553/indicacao_n_28__morro_pacas.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 28 /2025_x000D_
 _x000D_
 Autoria: Vereadora Lucimeire de Souza Boroni Mayrink_x000D_
 Assunto: Reaproveitamento de pedras do calçamento da Rua Minas Gerais para pavimentação do morro na estrada que liga o município à Comunidade das Pacas.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/554/indicacao_n_29__cesta_basico_projeto_euclides_1.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/554/indicacao_n_29__cesta_basico_projeto_euclides_1.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 29/2025_x000D_
 Autor: Vereador Euclides Rodger Moreira da Veiga_x000D_
 Assunto: Solicita a concessão de cesta básica mensal aos trabalhadores do Programa "Trabalhando Cidadania"._x000D_
 _x000D_
 O vereador que esta subscreve, no uso de suas atribuições legais e regimentais, com fundamento no Regimento Interno desta Casa Legislativa, apresenta ao Plenário a seguinte:_x000D_
 _x000D_
 INDICAÇÃO_x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal de Piedade de Ponte Nova – MG, que seja estudada a viabilidade de oferecer mensalmente uma cesta básica aos trabalhadores vinculados ao Programa “Trabalhando Cidadania”, desenvolvido por este Município.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/555/indicacao_n_30__osmar_quebra_molas.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/555/indicacao_n_30__osmar_quebra_molas.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 30/2025_x000D_
 Autor: Vereador Osmar Firmino_x000D_
 Assunto: Solicita a instalação de dois quebra-molas na Rua Geani Marcelo da Silva Ravaiano, Bairro Agreste, próximo ao nº 42, desta cidade._x000D_
 _x000D_
        INDICAÇÃO_x000D_
         Indico ao Excelentíssimo Senhor Prefeito Municipal de Piedade de Ponte Nova – MG, que seja determinado ao setor competente da Prefeitura a instalação de dois quebra-molas na Rua Geani Marcelo da Silva Ravaiano, no Bairro Agreste, desta cidade, atendendo à solicitação dos moradores da localidade.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Elvis, Tetê</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/556/indicacao_n_31__tete_guarda_corpo_calixto.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/556/indicacao_n_31__tete_guarda_corpo_calixto.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 31/2025_x000D_
 Autores: Vereador Rodrigo Cristino da Silva e Elvis Luciano Batista de Souza_x000D_
 Assunto: Solicitam a instalação de proteção (guarda-corpo) na pequena área comunitária localizada na Rua Calixto José Ventura._x000D_
      _x000D_
 INDICAÇÃO_x000D_
          Indicam ao Excelentíssimo Senhor Prefeito Municipal de Piedade de Ponte Nova – MG, que seja providenciada, por meio do setor competente, a instalação de uma proteção adequada, como um guarda-corpo ou estrutura similar, na área comunitária situada na Rua Calixto José Ventura, neste município, visando garantir maior segurança aos moradores que frequentam o local.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Tetê</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/557/indicacao_n_32__tete_pista.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/557/indicacao_n_32__tete_pista.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 32/2025_x000D_
 Autor: Vereador Rodrigo Cristino da Silva_x000D_
 Assunto: Solicita a marcação de metragem na pista de caminhada do município._x000D_
       _x000D_
 INDICAÇÃO_x000D_
         Indico ao Excelentíssimo Senhor Prefeito Municipal de Piedade de Ponte Nova – MG, que determine ao setor competente da Prefeitura a implantação de marcações de metragem ao longo da pista de caminhada existente no município, com o objetivo de facilitar o acompanhamento do desempenho físico dos usuários durante suas atividades.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/558/indicacao_n_33_galeria_euclides.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/558/indicacao_n_33_galeria_euclides.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 33/2025_x000D_
 Autor: Vereador Euclides Rodger Moreira da Veiga_x000D_
 Assunto: Solicita a instalação de uma galeria de escoamento de água pluvial na Rua Dr. Antônio Martins Silva, próximo ao número 212._x000D_
 _x000D_
 INDICAÇÃO_x000D_
 Indico ao Excelentíssimo Senhor Prefeito Municipal de Piedade de Ponte Nova – MG que, dentro das possibilidades técnicas e orçamentárias, seja providenciada a instalação de uma galeria de escoamento de água pluvial na Rua Dr. Antônio Martins Silva, nas proximidades do número 212, atendendo à solicitação dos moradores.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  34/2025_x000D_
 Autor: Vereador Osmar Firmino_x000D_
 Assunto: Solicita a instalação de quebra-molas e/ou redutores de velocidade na Rua Bonfim, nas proximidades da Capela Velório.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/575/indicacao_35__elvis_rua_nego_juvencio_e_calixto.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/575/indicacao_35__elvis_rua_nego_juvencio_e_calixto.docx</t>
   </si>
   <si>
     <t>Indicação nº 35/2025_x000D_
 Autor: Vereador Elvis Luciano Batista de Souza_x000D_
 Assunto: Indica ao Executivo Municipal a reforma e readequação das Ruas Nego Juvêncio e Calixto José Ventura</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Carlinhos Motorista</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/576/indicacao_36__jose_carlos_guaritas.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/576/indicacao_36__jose_carlos_guaritas.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 36/2025_x000D_
 Autor: Vereador José Carlos da Silva_x000D_
 Assunto: Instalação de guaritas em pontos estratégicos do município para proteção dos munícipes que aguardam transporte.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/577/indicacao_37_ramon_auxilio_estudantes.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/577/indicacao_37_ramon_auxilio_estudantes.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 37/2025_x000D_
 Autor: Vereador Ramon Vieira da Veiga_x000D_
 Assunto: Retomada da concessão de auxílio financeiro a estudantes de graduação de nível superior, conforme disposto na Lei Municipal nº 1.178 de 15 de fevereiro de 2018.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/578/indicacao_38__elvis_limpeza_bueiro__rua_dona_luiza_martins.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/578/indicacao_38__elvis_limpeza_bueiro__rua_dona_luiza_martins.docx</t>
   </si>
   <si>
     <t>Indicação nº 38/2025 - _x000D_
 Autor: Vereador Elvis Luciano Batista de Souza _x000D_
 Assunto:  Limpeza dos bueiros localizados no final da Rua Dona Luiza Martins dos Passos, neste município de Piedade de Ponte Nova/MG.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/579/indicacao__39_ramom_bueiro_rua_theofilo.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/579/indicacao__39_ramom_bueiro_rua_theofilo.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 39/2025_x000D_
 Autor:  Vereador Ramon Vieira da Veiga_x000D_
 Assunto: ‘Indico ao Senhor Prefeito Municipal que determine ao setor competente a realização do desentupimento do bueiro localizado no entroncamento da rua  Theófilo Teixeira Leite com a rua Helvécio Bordoni , neste município.’’</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/580/indicacao_40__ramom_calcamento_rua_carlos__pinto_vieira.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/580/indicacao_40__ramom_calcamento_rua_carlos__pinto_vieira.docx</t>
   </si>
   <si>
     <t>Indicação nº 40/2025_x000D_
 Autor:  Ramon Vieira da Veiga. _x000D_
 Assunto: Indico ao Senhor Prefeito Municipal que determine ao setor competente a realização de obras de pavimentação na parte ainda não calçada da Rua Carlos Pinto Vieira, situada neste município.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/581/indicacao_41_ramom_placa_caminhao.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/581/indicacao_41_ramom_placa_caminhao.docx</t>
   </si>
   <si>
     <t>Indicação nº 41/2025_x000D_
 Autor: Vereador Ramon Vieira da Veiga_x000D_
 Assunto: Indico ao Senhor Prefeito Municipal que, por meio do setor competente, seja providenciada a instalação de uma placa de proibição de conversão de caminhões da Praça Dom Viçoso para a Rua Dona Luiza Martins dos Passos, bem como a colocação de proteção (barreira ou defensa metálica) no desnível existente no ponto de encontro entre essas duas vias.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/582/indicacao_n_42_euclides_faixa_de_pedestre.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/582/indicacao_n_42_euclides_faixa_de_pedestre.docx</t>
   </si>
   <si>
     <t>Indicação nº 42/2025_x000D_
 Autor:  Vereador Euclides Rodger Moreira da Veiga_x000D_
 Assunto: Indico ao Excelentíssimo Senhor Prefeito Municipal que, por meio da secretaria competente, providencie a implantação de faixas de pedestres em pontos de maior movimento no município, com o objetivo de oferecer mais segurança à travessia dos pedestres.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/583/indicacao_no_43_euclides_protecao_escola.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/583/indicacao_no_43_euclides_protecao_escola.docx</t>
   </si>
   <si>
     <t>Indicação nº 43/2025_x000D_
 Autor: Vereador Euclides Rodger Moreira da Veiga._x000D_
 Assunto: Indico ao Excelentíssimo Senhor Prefeito Municipal que, por meio da secretaria competente, providencie a instalação de cobertura ou estrutura de proteção na entrada da Escola Municipal, destinada às crianças que aguardam a abertura dos portões e aos responsáveis que as acompanham no momento de entrada e saída.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/584/indicacao_no_44_tete_ruas_do__agreste.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/584/indicacao_no_44_tete_ruas_do__agreste.docx</t>
   </si>
   <si>
     <t>Indicação nº 44/2025_x000D_
 Autor: Vereador Rodrigo Cristino da Silva_x000D_
 Assunto:Indico ao Excelentíssimo Senhor Prefeito Municipal que determine ao setor competente a realização de serviços de manutenção da pavimentação e limpeza dos bueiros nas vias do bairro Agreste, abrangendo diversos pontos que se encontram deteriorados.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Carlinhos Motorista, Domingos José Vieira (Dedê), Elvis, Euclides Rodger Moreira da Veiga, Flavio Magalhães da Cruz, Lucimeire de Souza Boroni Mayrink, Osmar do ônibus, Ramon Vieira da Veiga, Tetê</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/585/indicacao_no_45_piscina_apae.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/585/indicacao_no_45_piscina_apae.docx</t>
   </si>
   <si>
     <t>Indicação nº  45/2025_x000D_
 Autor: Vereadores Municipais 2025/2026_x000D_
 Assunto: Indica ao Poder Executivo Municipal que, por meio da secretaria competente, providencie a ativação e o pleno funcionamento da piscina localizada na Escola de Educação Especializada do município.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/586/indicacao_no_46_ajuda_de_custos_viagem.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/586/indicacao_no_46_ajuda_de_custos_viagem.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 46/2025_x000D_
 Autoria: Vereadores Municipais _x000D_
 Assunto: Indica ao Poder Executivo Municipal que providencie, após estudo de viabilidade legal e orçamentária, a concessão de uma ajuda de custo destinada à alimentação de pacientes e acompanhantes que necessitam se deslocar para outros municípios, como Belo Horizonte, para a realização de exames médicos e tratamentos de saúde.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/588/indicacao_no_47__euclides_iluminacao_rua_rafaelcorcin_1.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/588/indicacao_no_47__euclides_iluminacao_rua_rafaelcorcin_1.docx</t>
   </si>
   <si>
     <t>Indicação Nº 47/ 2025_x000D_
 Autor: Vereador Euclides Rodger Moreira da Veiga_x000D_
 Assunto: Solicita ao Executivo Municipal a instalação de postes de iluminação pública no final da Rua Rafael Corcini, neste município._x000D_
 _x000D_
 INDICAÇÃO:_x000D_
 O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, vem respeitosamente indicar ao Excelentíssimo Senhor Prefeito Municipal que seja providenciada a instalação de postes de iluminação pública na região localizada no final da Rua Rafael Corcini, em Piedade de Ponte Nova – MG.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/589/indicacao_no_48_euclides_rua_angela_da_silva.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/589/indicacao_no_48_euclides_rua_angela_da_silva.docx</t>
   </si>
   <si>
     <t>Indicação Nº 48 / 2025_x000D_
 Autor: Vereador Euclides Rodger Moreira da Veiga_x000D_
 Assunto: Solicita ao Executivo Municipal a colocação de placa de indicação e mudança no tráfego para sentido único (somente descer) na Rua Ângela da Silva, no Bairro Agreste, bem como a instalação de iluminação pública próxima à ponte situada na mesma via._x000D_
 _x000D_
 INDICAÇÃO:_x000D_
 O Vereador que esta subscreve, no uso de suas atribuições legais, indica ao Excelentíssimo Senhor Prefeito Municipal que seja providenciada, com urgência, a seguinte medida:_x000D_
 	Instalação de placa de sinalização e alteração no fluxo viário para sentido único (descendente) na Rua Ângela da Silva, localizada no Bairro Agreste, bem como a implantação de iluminação pública nas proximidades da ponte existente na referida rua.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Domingos José Vieira (Dedê)</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/591/indicacao_49_domingos__cruzeiro.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/591/indicacao_49_domingos__cruzeiro.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 49/2025_x000D_
 Autor: Vereador Domingos José Vieira_x000D_
 O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, indica ao Excelentíssimo Senhor Prefeito Municipal de Piedade de Ponte Nova – MG, que seja providenciada a restauração da parte de alvenaria e do sistema de iluminação do Cruzeiro localizado na Vila Padre Geraldo Maia, na Rua do Cruzeiro.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/590/indicacao_no_50__domingos__corte_de_luz.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/590/indicacao_no_50__domingos__corte_de_luz.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 50/2025_x000D_
 Autor: Vereador Domingos José Vieira_x000D_
 O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, indica ao Excelentíssimo Senhor Prefeito Municipal de Piedade de Ponte Nova – MG, que determine ao setor competente da Prefeitura a adoção de medidas para que a população seja previamente comunicada, com no mínimo 2 (dois) dias de antecedência, sobre as interrupções no fornecimento de energia elétrica programadas pela concessionária para manutenção da rede, utilizando-se, para tanto, de motopropaganda (motopublicidade).</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/592/indicacao_no_51_euclides_trabalhando_cidadania.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/592/indicacao_no_51_euclides_trabalhando_cidadania.docx</t>
   </si>
   <si>
     <t>Indicação Nº 51 / 2025_x000D_
 Autor: Vereador Euclides Rodger Moreira da Veiga_x000D_
 Assunto: Solicita o reajuste do valor do benefício mensal do Programa Trabalhando Cidadania, instituído pela Lei Municipal nº 964/2006._x000D_
 Indicação:_x000D_
 O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, vem respeitosamente indicar ao Excelentíssimo Senhor Prefeito Municipal que seja realizado o reajuste no valor do benefício mensal concedido aos participantes do Programa Trabalhando Cidadania, instituído pela Lei Municipal nº 964/2006, considerando que o último aumento ocorreu por meio da Lei nº 1.250, de 23 de fevereiro de 2022.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/593/indicacao__no_52_flavio_obra.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/593/indicacao__no_52_flavio_obra.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 52/2025_x000D_
 Autor: Vereador Flávio Magalhães da Cruz_x000D_
 O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, indica ao Excelentíssimo Senhor Prefeito Municipal de Piedade de Ponte Nova – MG, que, por meio do setor competente da Prefeitura, sejam adotadas as medidas cabíveis para a imediata notificação e, se necessário, autuação dos responsáveis pela obra localizada na Rua Dr. Soares Martins, nº 107, neste município, por obstrução da passagem de pedestres.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/594/indicacao_no_53_meire_rua_maria_romana_braz.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/594/indicacao_no_53_meire_rua_maria_romana_braz.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 53/2025_x000D_
 Autora: Vereadora Lucimeire de Souza Boroni Mayrink_x000D_
 A Vereadora que esta subscreve, no uso de suas atribuições legais e regimentais, indica ao Excelentíssimo Senhor Prefeito Municipal de Piedade de Ponte Nova – MG, que seja realizada, conforme estudos de viabilidade técnica, a ampliação da rede de drenagem pluvial da Rua Maria Romana Brás, com a implantação de 4 (quatro) novos bueiros do tipo boca de lobo para captação de águas pluviais.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/595/indicacao__no_54_meire_telefone_valida.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/595/indicacao__no_54_meire_telefone_valida.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 54/2025_x000D_
 Autora: Vereadora Lucimeire de Souza Boroni Mayrink_x000D_
 A Vereadora que esta subscreve, no uso de suas atribuições legais e regimentais, indica ao Excelentíssimo Senhor Prefeito Municipal de Piedade de Ponte Nova – MG, que seja providenciada a instalação de linhas telefônicas fixas nos prédios públicos municipais vinculados à prestação de serviços essenciais, tais como a Policlínica, Secretaria Municipal de Saúde, Unidades Básicas de Saúde (UBS), Programas de Saúde da Família (PSFs), Centro de Referência de Assistência Social (CRAS),Creche, Núcleo Escolar, Secretaria da Educação entre outros setores diretamente ligados ao atendimento da população.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/602/indicacao_no_58__dedee_faixas_de_pedestre.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/602/indicacao_no_58__dedee_faixas_de_pedestre.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº58/2025_x000D_
 Autor: Vereador Domingos José Vieira_x000D_
 Assunto: Que seja encaminhado ao Senhor Prefeito Municipal de Piedade de Ponte Nova/MG a presente proposição, indicando a necessidade de providenciar, com urgência, a pintura e revitalização das faixas de pedestre existentes em diversos pontos do município, especialmente nas proximidades da lotérica, sorveteria, escolas e outras áreas de grande circulação de pedestres, tendo em vista que as sinalizações estão atualmente apagadas ou desgastadas.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/604/indicacao_n_59_flavio_magalhaes__rua_santo_antonio.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/604/indicacao_n_59_flavio_magalhaes__rua_santo_antonio.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 59/2025_x000D_
 Autor: Vereador Flávio Magalhães da Cruz_x000D_
 Asssunto: Que seja encaminhado ao Senhor Prefeito Municipal de Piedade de Ponte Nova/MG a presente proposição, indicando a necessidade de reparo urgente na rede de esgoto da Rua Santo Antônio, nas proximidades do número 53, tendo em vista que há vazamento de esgoto a céu aberto, provocando mal cheiro e riscos à saúde pública e ao meio ambiente.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/605/indicacao_60.pdf</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/605/indicacao_60.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 60/2025_x000D_
 Autor: Vereador Flávio Magalhães da Cruz_x000D_
 Assunto: Que seja encaminhado ao Senhor Prefeito Municipal de Piedade de Ponte Nova/MG a presente proposição, indicando que, após os devidos estudos técnicos de viabilidade, seja implantada sinalização com placas e a exigência de estacionamento permitido apenas em uma das mãos de direção nas ruas Dr. Soares Martins e Professor José Sátiro de Melo, como forma de melhorar o tráfego de veículos e diminuir os entraves no trânsito local.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/607/indicacao_n_61_tete_esgoto_geane_marcelo.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/607/indicacao_n_61_tete_esgoto_geane_marcelo.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 61/2025_x000D_
 Autor: Vereador Rodrigo Cristino da Silva_x000D_
 Assunto: Solicita a troca da canalização da rede de esgoto na Rua Geane Marcelo, no bairro Agreste</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/621/indicacao_clidinho.pdf_63.pdf</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/621/indicacao_clidinho.pdf_63.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 63/2025_x000D_
 Autor: Vereador Euclides Moreira da Veiga_x000D_
 Ementa: Solicita ao Executivo Municipal a instalação de iluminação pública no final da Rua Lindolfo Gonçalves da Veiga, no trecho que liga a Rua Brasil à Rua Minas Gerais.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/625/64_meire.pdf</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/625/64_meire.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 64/2025_x000D_
 Autora: Vereadora Lucimeire de Souza Boroni Mayrink_x000D_
 Assunto:  A Vereadora que esta subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, indicar ao Excelentíssimo Senhor Prefeito Municipal de Piedade de Ponte Nova que seja providenciada a instalação de guarda-corpo nos pontos da Rua Minas Gerais onde a Prefeitura executou muros de arrimo.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/626/65_meire.pdf</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/626/65_meire.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 65/2025_x000D_
 Autora: Vereadora Lucimeire de Souza Boroni Mayrink_x000D_
 Assunto: A Vereadora que esta subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, indicar ao Excelentíssimo Senhor Prefeito Municipal de Piedade de Ponte Nova que sejam providenciadas as seguintes ações no âmbito da Educação Municipal:_x000D_
 Aquisição de brinquedos pedagógicos;_x000D_
 Aquisição de materiais para confecção de diversas atividades;_x000D_
 Promoção de cursos de capacitação para os professores, com o objetivo de desenvolver práticas exitosas e criativas com os alunos.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/627/66_meire.pdf</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/627/66_meire.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 66/2025_x000D_
 Autora: Vereadora Lucimeire de Souza Boroni Mayrink_x000D_
 Assunto:  A Vereadora que esta subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, indicar ao Excelentíssimo Senhor Prefeito Municipal de Piedade de Ponte Nova que seja providenciada a implantação de corrimão no acesso do Bairro Agreste à Rua Lindolfo Gonçalves da Veiga.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/628/67_meire.pdf</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/628/67_meire.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 67/2025_x000D_
 Autora: Vereadora Lucimeire de Souza Boroni Mayrink_x000D_
 Assunto:A Vereadora que esta subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, indicar ao Excelentíssimo Senhor Prefeito Municipal de Piedade de Ponte Nova que seja providenciada a implantação de um sistema de transparência das filas do Sistema Único de Saúde (SUS) em nosso município, nos moldes do que já está em funcionamento na cidade de Juiz de Fora – MG.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/629/68_carlinhos.pdf</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/629/68_carlinhos.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 68/2025_x000D_
 Autor: Vereador José Carlos da Silva_x000D_
 Assunto:  O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, vem respeitosamente indicar ao Excelentíssimo Senhor Prefeito Municipal de Piedade de Ponte Nova que sejam instalados redutores de velocidade (quebra-molas) nos seguintes locais: Rua Bahia, em frente ao nº 57;_x000D_
 Rua Minas Gerais, em frente ao nº 179,neste município.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 69/2025_x000D_
 Autor: Vereador Domingos José Vieira_x000D_
 Assunto: Limpeza das valas de escoamento pluvial no trecho que liga o município à MG-329.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Carlinhos Motorista, Elvis, Flavio Magalhães da Cruz, Osmar do ônibus, Tetê, Domingos José Vieira (Dedê), Euclides Rodger Moreira da Veiga, Lucimeire de Souza Boroni Mayrink, Ramon Vieira da Veiga</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/634/70_vereadores_poste_de_luz.pdf</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/634/70_vereadores_poste_de_luz.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 70/2025_x000D_
 Os Vereadores da Câmara Municipal de Piedade de Ponte Nova, no uso de suas atribuições legais e regimentais, apresentam a seguinte:_x000D_
 INDICAÇÃO_x000D_
 Indicam ao Excelentíssimo Senhor Prefeito Municipal de Piedade de Ponte Nova, que seja realizado o melhoramento da iluminação pública na Rua Coronel Francisco Martins Silva, na altura do nº 59, com a instalação de mais um braço com lâmpada no referido ponto.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/636/71_indicacao_corrigida_de_euclides.pdf</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/636/71_indicacao_corrigida_de_euclides.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 71/2025_x000D_
 Autoria: Vereador Euclides Rodger Moreira da Veiga_x000D_
 Assunto: Solicita a revitalização da entrada do Bairro Agreste, neste município.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/637/72_indicacao_meire_primeiros_socorros_1.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/637/72_indicacao_meire_primeiros_socorros_1.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 72/2025_x000D_
 Autoria: Vereadora Lucimeire de Souza Boroni Mayrink_x000D_
 Assunto: Solicita a realização de Curso de Primeiros Socorros destinado aos profissionais da área da educação do município de Piedade de Ponte Nova-MG.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/639/74_indicacao_osmar_calcamento_vieiras.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/639/74_indicacao_osmar_calcamento_vieiras.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 74/2025_x000D_
 Autoria: Vereador Osmar Firmino_x000D_
 Assunto: Solicita o calçamento da parte final da Rua Carlos Pinto Vieira, que, após a consolidação do perímetro urbano, passou a integrar a zona urbana do município.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/640/75_indicacao_ramo_quebra_molas_santo_antonio.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/640/75_indicacao_ramo_quebra_molas_santo_antonio.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº75/2025_x000D_
 Autoria: Vereador Ramom Vieira da Veiga_x000D_
 Assunto: Solicita a instalação de um quebra-molas na Rua Santo Antônio, próximo ao número 159, neste município.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/641/76_indicacao_ramom_santa_catarina.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/641/76_indicacao_ramom_santa_catarina.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 76/2025_x000D_
 Autoria: Vereador Ramom Vieira da Veiga_x000D_
 Assunto: Solicita o calçamento de parte da Rua Rafael Corcini (antiga Rua Santa Catarina) e a construção de um muro de contenção em trecho da mesma via.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1452,68 +1452,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/506/indicacao_de_ramom-camera_1.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/514/indicacao_no_04_euclides.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/516/indicacao_no_06_meire-2025.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/517/indicacao_no_08_placas_transito_-_domingos.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/525/indicacao_no_010_elvis_-_icms.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/526/indicacao_no_011_flavio_inclusao_estudantes.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/529/indicacao_no14_-_lucimeire_escadaria.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/535/indicacao_no_15_-_travessa_amazonas.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/530/indicacao_no_16_euclides_-_pavimentacao.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/531/indicacao_no17_-_ramon_vieira_-_jogo_malha.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/532/indicacao_no_18_ramon_-_plotagem_veiculos.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/533/indicacao_no_19_euclides_-_pavimentacao.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/534/indicacao_no20_osmar_firmino_palmital.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/536/indicacao_no_21_euclides_programa_assistencia_alimentar.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/540/indicacao_no_22_flavio__praca_canaleta.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/541/indicacao_no_23__meire_-_quadra.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/542/indicacao_no_24__meire-_lixeiras.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/546/indicacao_n._25_de_manutencao_escadaria_-_osmar_firmino.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/547/indicacao_n._026___clidinho_quebra_mola.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/553/indicacao_n_28__morro_pacas.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/554/indicacao_n_29__cesta_basico_projeto_euclides_1.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/555/indicacao_n_30__osmar_quebra_molas.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/556/indicacao_n_31__tete_guarda_corpo_calixto.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/557/indicacao_n_32__tete_pista.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/558/indicacao_n_33_galeria_euclides.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/575/indicacao_35__elvis_rua_nego_juvencio_e_calixto.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/576/indicacao_36__jose_carlos_guaritas.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/577/indicacao_37_ramon_auxilio_estudantes.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/578/indicacao_38__elvis_limpeza_bueiro__rua_dona_luiza_martins.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/579/indicacao__39_ramom_bueiro_rua_theofilo.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/580/indicacao_40__ramom_calcamento_rua_carlos__pinto_vieira.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/581/indicacao_41_ramom_placa_caminhao.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/582/indicacao_n_42_euclides_faixa_de_pedestre.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/583/indicacao_no_43_euclides_protecao_escola.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/584/indicacao_no_44_tete_ruas_do__agreste.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/585/indicacao_no_45_piscina_apae.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/586/indicacao_no_46_ajuda_de_custos_viagem.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/588/indicacao_no_47__euclides_iluminacao_rua_rafaelcorcin_1.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/589/indicacao_no_48_euclides_rua_angela_da_silva.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/591/indicacao_49_domingos__cruzeiro.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/590/indicacao_no_50__domingos__corte_de_luz.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/592/indicacao_no_51_euclides_trabalhando_cidadania.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/593/indicacao__no_52_flavio_obra.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/594/indicacao_no_53_meire_rua_maria_romana_braz.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/595/indicacao__no_54_meire_telefone_valida.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/602/indicacao_no_58__dedee_faixas_de_pedestre.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/604/indicacao_n_59_flavio_magalhaes__rua_santo_antonio.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/605/indicacao_60.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/607/indicacao_n_61_tete_esgoto_geane_marcelo.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/621/indicacao_clidinho.pdf_63.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/625/64_meire.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/626/65_meire.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/627/66_meire.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/628/67_meire.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/629/68_carlinhos.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/634/70_vereadores_poste_de_luz.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/636/71_indicacao_corrigida_de_euclides.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/637/72_indicacao_meire_primeiros_socorros_1.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/639/74_indicacao_osmar_calcamento_vieiras.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/640/75_indicacao_ramo_quebra_molas_santo_antonio.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/641/76_indicacao_ramom_santa_catarina.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/506/indicacao_de_ramom-camera_1.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/514/indicacao_no_04_euclides.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/516/indicacao_no_06_meire-2025.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/517/indicacao_no_08_placas_transito_-_domingos.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/525/indicacao_no_010_elvis_-_icms.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/526/indicacao_no_011_flavio_inclusao_estudantes.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/529/indicacao_no14_-_lucimeire_escadaria.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/535/indicacao_no_15_-_travessa_amazonas.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/530/indicacao_no_16_euclides_-_pavimentacao.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/531/indicacao_no17_-_ramon_vieira_-_jogo_malha.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/532/indicacao_no_18_ramon_-_plotagem_veiculos.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/533/indicacao_no_19_euclides_-_pavimentacao.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/534/indicacao_no20_osmar_firmino_palmital.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/536/indicacao_no_21_euclides_programa_assistencia_alimentar.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/540/indicacao_no_22_flavio__praca_canaleta.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/541/indicacao_no_23__meire_-_quadra.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/542/indicacao_no_24__meire-_lixeiras.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/546/indicacao_n._25_de_manutencao_escadaria_-_osmar_firmino.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/547/indicacao_n._026___clidinho_quebra_mola.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/553/indicacao_n_28__morro_pacas.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/554/indicacao_n_29__cesta_basico_projeto_euclides_1.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/555/indicacao_n_30__osmar_quebra_molas.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/556/indicacao_n_31__tete_guarda_corpo_calixto.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/557/indicacao_n_32__tete_pista.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/558/indicacao_n_33_galeria_euclides.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/575/indicacao_35__elvis_rua_nego_juvencio_e_calixto.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/576/indicacao_36__jose_carlos_guaritas.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/577/indicacao_37_ramon_auxilio_estudantes.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/578/indicacao_38__elvis_limpeza_bueiro__rua_dona_luiza_martins.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/579/indicacao__39_ramom_bueiro_rua_theofilo.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/580/indicacao_40__ramom_calcamento_rua_carlos__pinto_vieira.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/581/indicacao_41_ramom_placa_caminhao.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/582/indicacao_n_42_euclides_faixa_de_pedestre.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/583/indicacao_no_43_euclides_protecao_escola.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/584/indicacao_no_44_tete_ruas_do__agreste.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/585/indicacao_no_45_piscina_apae.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/586/indicacao_no_46_ajuda_de_custos_viagem.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/588/indicacao_no_47__euclides_iluminacao_rua_rafaelcorcin_1.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/589/indicacao_no_48_euclides_rua_angela_da_silva.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/591/indicacao_49_domingos__cruzeiro.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/590/indicacao_no_50__domingos__corte_de_luz.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/592/indicacao_no_51_euclides_trabalhando_cidadania.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/593/indicacao__no_52_flavio_obra.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/594/indicacao_no_53_meire_rua_maria_romana_braz.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/595/indicacao__no_54_meire_telefone_valida.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/602/indicacao_no_58__dedee_faixas_de_pedestre.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/604/indicacao_n_59_flavio_magalhaes__rua_santo_antonio.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/605/indicacao_60.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/607/indicacao_n_61_tete_esgoto_geane_marcelo.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/621/indicacao_clidinho.pdf_63.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/625/64_meire.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/626/65_meire.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/627/66_meire.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/628/67_meire.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/629/68_carlinhos.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/634/70_vereadores_poste_de_luz.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/636/71_indicacao_corrigida_de_euclides.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/637/72_indicacao_meire_primeiros_socorros_1.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/639/74_indicacao_osmar_calcamento_vieiras.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/640/75_indicacao_ramo_quebra_molas_santo_antonio.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/641/76_indicacao_ramom_santa_catarina.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H70"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="176.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="143.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="142.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>