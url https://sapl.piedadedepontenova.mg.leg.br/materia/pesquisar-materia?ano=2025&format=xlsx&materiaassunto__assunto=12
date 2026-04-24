--- v0 (2025-11-01)
+++ v1 (2026-04-24)
@@ -54,119 +54,119 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>INDC</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Domingos José Vieira (Dedê)</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/601/indicacao_no_57__dede_pintura_quebra_molas.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/601/indicacao_no_57__dede_pintura_quebra_molas.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 57/2025_x000D_
 Autor: Vereador Domingos José Vieira_x000D_
 Assunto: Que seja encaminhado ao Senhor Prefeito Municipal de Piedade de Ponte Nova/MG a presente proposição, indicando a necessidade de providenciar a pintura e sinalização adequada dos redutores de velocidade (quebra-molas) existentes no trecho da estrada que liga o município ao trevo de acesso principal, tendo em vista que a sinalização horizontal está desgastada e praticamente invisível.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>PLORD</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/551/projeto_de_lei_ordinaria_n_006_de_2025.pdf</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/551/projeto_de_lei_ordinaria_n_006_de_2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 06 de  03 de abril de 2025_x000D_
 Dispõe sobre alteração da Lei Municipal n. 654/1996</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/620/projeto_ordinario_10.pdf</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/620/projeto_ordinario_10.pdf</t>
   </si>
   <si>
     <t>Projeto de lei Ordinária nº 010, de 28 de agosto de 2025_x000D_
 Dispõe sobre autorização para pagamento de incentivo financeiro que especifica.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>PLCOM</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/599/projeto_de_lei_complementar_no_094_de_2025_-_altera_vencimentos_professores_motoristas_e_outros..pdf</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/599/projeto_de_lei_complementar_no_094_de_2025_-_altera_vencimentos_professores_motoristas_e_outros..pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 094 de 29 de maio de 2025_x000D_
 ''Dispõe sobre alteração da Lei Complementar Municipal nº 47/2019, altera vencimento de cargos que especifica e dá outras providências.''</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/613/projeto_de_lei_complementar_no_98_de_14_de_agosto_de_2025.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/613/projeto_de_lei_complementar_no_98_de_14_de_agosto_de_2025.docx</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 98 de 14 de agosto de 2025_x000D_
 "Dispõe sobre alteração da Lei Municipal nº63 de 20 de abril de 2022.''</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -474,68 +474,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/601/indicacao_no_57__dede_pintura_quebra_molas.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/551/projeto_de_lei_ordinaria_n_006_de_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/620/projeto_ordinario_10.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/599/projeto_de_lei_complementar_no_094_de_2025_-_altera_vencimentos_professores_motoristas_e_outros..pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/613/projeto_de_lei_complementar_no_98_de_14_de_agosto_de_2025.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/601/indicacao_no_57__dede_pintura_quebra_molas.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/551/projeto_de_lei_ordinaria_n_006_de_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/620/projeto_ordinario_10.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/599/projeto_de_lei_complementar_no_094_de_2025_-_altera_vencimentos_professores_motoristas_e_outros..pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2025/613/projeto_de_lei_complementar_no_98_de_14_de_agosto_de_2025.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="26.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="181.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="180.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>