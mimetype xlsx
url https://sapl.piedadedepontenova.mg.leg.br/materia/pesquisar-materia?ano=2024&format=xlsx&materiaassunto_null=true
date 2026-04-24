--- v0 (2025-11-01)
+++ v1 (2026-04-24)
@@ -54,247 +54,247 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>INDC</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Renato de Jair</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2024/486/indicacao__renato___texto_anderson__transporte_aos_alunos_do_senai.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2024/486/indicacao__renato___texto_anderson__transporte_aos_alunos_do_senai.doc</t>
   </si>
   <si>
     <t>O Vereador, ao final assinado, requer, com fulcro nos arts. 181 e 182, ambos do Regimento Interno, o envio da presente INDICAÇÃO ao Sr. Prefeito Municipal, para que seja dada a devida atenção pelo Executivo Municipal para a implementação de incentivos e condições favoráveis aos jovens interessados em cursar o SENAI, bem como a criação de parcerias com escolas, visando ressaltar a importância dos cursos profissionalizantes.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2024/492/indicacao_renato_rua_minas_gerais.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2024/492/indicacao_renato_rua_minas_gerais.docx</t>
   </si>
   <si>
     <t>O Vereador, ao final assinado, requer, com fulcro nos arts. 181 e 182, ambos do Regimento Interno, o envio da presente INDICAÇÃO ao Sr. Prefeito Municipal, para que seja realizado obras de  melhoria da pavimentação na Rua Minas Gerais, em nosso município.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2024/483/mocao_de_pesar_dona_luzia_bordoni.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2024/483/mocao_de_pesar_dona_luzia_bordoni.docx</t>
   </si>
   <si>
     <t>A Câmara Municipal de Piedade de Ponte Nova, por meio de seus vereadores, manifesta profundo pesar e solidariedade à Família de Luzia Bordoni Leite Salgado, em virtude do seu falecimento ocorrido no dia 01 de fevereiro de 2024.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2024/490/mocao_de_pesar_silverio.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2024/490/mocao_de_pesar_silverio.docx</t>
   </si>
   <si>
     <t>É com profundo pesar que eu, Vereadora Ireni Gessi de Souza Martins, em nome da Câmara Municipal de Piedade de Ponte Nova, manifesto nossos mais sinceros sentimentos à família enlutada de Geraldo Silveiro Zacarias, que nos deixou neste mundo no dia 20 de janeiro de 2024.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Nilton Rafael</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2024/496/mocao_de_pesar_no_03-2024_bastiao_breganha.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2024/496/mocao_de_pesar_no_03-2024_bastiao_breganha.docx</t>
   </si>
   <si>
     <t>A Câmara Municipal de Piedade de Ponte Nova, a pedido do Vereador Nilton Rafael de Castro Corcini e apoiado pelos demais Edis, expressa profundo pesar à família enlutada de Sebastião Custódio de Araújo, carinhosamente conhecido como "Bastião Breganha", que nos deixou em 25 de março de 2024.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>RESOL</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2024/497/justificativa_projeto_de_resolucao_de_n_01_de_2024.pdf</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2024/497/justificativa_projeto_de_resolucao_de_n_01_de_2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº. 001/2024 de 12 de abril de 2024. “Dispõe sobre a realização de pagamento por meio de PIX dos subsídios dos Vereadores, dos vencimentos dos Servidores Públicos do Legislativo e das demais despesas desta Casa de Leis.”</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Ireni</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2024/563/projeto_de_resolucao_04_2024__altera_ri_para_conceder_honrarias_a_servidores_publicos___altera_art_166_2o_2.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2024/563/projeto_de_resolucao_04_2024__altera_ri_para_conceder_honrarias_a_servidores_publicos___altera_art_166_2o_2.docx</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº.  004/2024 de 22 de outubro de 2024._x000D_
 _x000D_
 “Dispõe sobre a revogação do §2º do art. 166 do Regimento Interno.”</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2024/564/projeto_de_resolucao_05_2024__devolucao_de_bens_moveis_inserviveis_ao_executivo__3.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2024/564/projeto_de_resolucao_05_2024__devolucao_de_bens_moveis_inserviveis_ao_executivo__3.docx</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº.  005/2024 de 22 de outubro de 2024._x000D_
 “Dispõe sobre autorização para devolução de bens móveis inservíveis do patrimônio da Câmara Municipal ao Poder Executivo e dá outras providências.”</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>PLORD</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2024/499/projeto_de_lei_do_orcamento_2025_1_1.pdf</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2024/499/projeto_de_lei_do_orcamento_2025_1_1.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO ORÇAMENTO - 2025 - de 30 de setembro de 2024._x000D_
 Estima a receita e fixa a despesa do Município de Piedade de Ponte Nova para o exercício financeiro de 2025.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>PLCOM</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2024/488/projeto_de_lei_-_altera_leis_complementares_66_69_e_75_2.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2024/488/projeto_de_lei_-_altera_leis_complementares_66_69_e_75_2.docx</t>
   </si>
   <si>
     <t>Projeto de Lei complementar n° 82de 11 de março de 2024-“Dispõe sobre alteração de leis complementares que específica e dá outras providências.”</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2024/495/projeto_de_lei_complementar_no_084_de_2024.pdf</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2024/495/projeto_de_lei_complementar_no_084_de_2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº84 -  Dispõe sobre alteração de Lei complementar que especifica e dá outras providências</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>M.Apl</t>
   </si>
   <si>
     <t>Moção de Aplauso/Congratulações</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2024/484/001_-_aplausos_-_mocao_de_aplausos_a_equipe_do_uniao_e_aos_organiza.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2024/484/001_-_aplausos_-_mocao_de_aplausos_a_equipe_do_uniao_e_aos_organiza.docx</t>
   </si>
   <si>
     <t>A Câmara Municipal de Piedade de Ponte Nova tem a honra de apresentar esta Moção de Aplausos em reconhecimento à brilhante conquista da Equipe do União, que sagrou-se campeã na final do Campeonato Municipal de Piedade de Ponte Nova, realizado no dia 04 de fevereiro de 2024.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>Flavio Magalhães da Cruz</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2024/487/mocao_de_aplausos___funcionarios_da_casa_lar_.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2024/487/mocao_de_aplausos___funcionarios_da_casa_lar_.docx</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, a aprovação, pelo Plenário desta Casa de Leis, de Moção de Aplausos, a todos os funcionários da Casa Lar do Idoso Zélia Vieira Martins de Piedade de Ponte Nova pelo serviço de excelência despendidos àqueles idosos que necessitam deste acolhimento.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>Elvis</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2024/489/mocao_de_aplausos_-_pastoral_familiar.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2024/489/mocao_de_aplausos_-_pastoral_familiar.docx</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, a aprovação, pelo Plenário desta Casa de Leis, de Moção de Aplausos, a Pastoral Familiar da Paróquia Nossa Senhora da Piedade deste município;</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Moção de Congratulações nº 004/2024_x000D_
 Centenário da Paróquia Nossa Senhora da Piedade.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Moção de Apoio</t>
   </si>
   <si>
     <t>MOÇÃO Nº. 001/2023_x000D_
 (Autoria: Vera. Ireni Gessi de Souza Martins) _x000D_
 _x000D_
 Senhor Presidente, _x000D_
 _x000D_
 Requeiro, nos termos regimentais, a aprovação, pelo Plenário desta Casa de Leis, de Moção de Apoio, a deliberação da Proposta da Emenda Constitucional nº. 16/2023, que visa a alteração do art. 24 da Constituição do Estado de Minas Gerias, com o escopo de valorizar os profissionais da área de Segurança Pública e proceder a revisão anual da remuneração da Polícia Militar, do Corpo de Bombeiros Militar, da Polícia Civil, da Polícia Penal, dos Agentes Socioeducativos e como forma de garantir o referido direito fazer constar expressamente na Lei de Diretrizes Orçamentária.</t>
   </si>
 </sst>
 </file>
 
@@ -619,68 +619,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2024/486/indicacao__renato___texto_anderson__transporte_aos_alunos_do_senai.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2024/492/indicacao_renato_rua_minas_gerais.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2024/483/mocao_de_pesar_dona_luzia_bordoni.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2024/490/mocao_de_pesar_silverio.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2024/496/mocao_de_pesar_no_03-2024_bastiao_breganha.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2024/497/justificativa_projeto_de_resolucao_de_n_01_de_2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2024/563/projeto_de_resolucao_04_2024__altera_ri_para_conceder_honrarias_a_servidores_publicos___altera_art_166_2o_2.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2024/564/projeto_de_resolucao_05_2024__devolucao_de_bens_moveis_inserviveis_ao_executivo__3.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2024/499/projeto_de_lei_do_orcamento_2025_1_1.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2024/488/projeto_de_lei_-_altera_leis_complementares_66_69_e_75_2.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2024/495/projeto_de_lei_complementar_no_084_de_2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2024/484/001_-_aplausos_-_mocao_de_aplausos_a_equipe_do_uniao_e_aos_organiza.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2024/487/mocao_de_aplausos___funcionarios_da_casa_lar_.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2024/489/mocao_de_aplausos_-_pastoral_familiar.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2024/486/indicacao__renato___texto_anderson__transporte_aos_alunos_do_senai.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2024/492/indicacao_renato_rua_minas_gerais.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2024/483/mocao_de_pesar_dona_luzia_bordoni.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2024/490/mocao_de_pesar_silverio.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2024/496/mocao_de_pesar_no_03-2024_bastiao_breganha.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2024/497/justificativa_projeto_de_resolucao_de_n_01_de_2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2024/563/projeto_de_resolucao_04_2024__altera_ri_para_conceder_honrarias_a_servidores_publicos___altera_art_166_2o_2.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2024/564/projeto_de_resolucao_05_2024__devolucao_de_bens_moveis_inserviveis_ao_executivo__3.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2024/499/projeto_de_lei_do_orcamento_2025_1_1.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2024/488/projeto_de_lei_-_altera_leis_complementares_66_69_e_75_2.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2024/495/projeto_de_lei_complementar_no_084_de_2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2024/484/001_-_aplausos_-_mocao_de_aplausos_a_equipe_do_uniao_e_aos_organiza.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2024/487/mocao_de_aplausos___funcionarios_da_casa_lar_.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2024/489/mocao_de_aplausos_-_pastoral_familiar.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="189.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="189" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>