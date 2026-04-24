--- v0 (2025-11-02)
+++ v1 (2026-04-24)
@@ -54,229 +54,229 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Adm</t>
   </si>
   <si>
     <t>Administrativa</t>
   </si>
   <si>
     <t>Outras Instituições</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Ofício nº 04/2023_x000D_
 Assunto: Informações</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Ofício nº 03/2023_x000D_
 Solicita espaço e outros para 9ª Conferência Municipal de Assistência Social</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Carta de Agradecimento_x000D_
 Parlamento Jovem 2023</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>INDC</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Ireni</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/433/indicacao_ireni__colocacao_de_placas_indicativas_de_nomes_de_rua_e_bairro.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/433/indicacao_ireni__colocacao_de_placas_indicativas_de_nomes_de_rua_e_bairro.docx</t>
   </si>
   <si>
     <t>A Vereadora, ao final assinado, requer, com fulcro nos arts. 181 e 182, ambos do Regimento Interno, o envio da presente INDICAÇÃO ao Sr. Prefeito Municipal, para que seja colocado placas indicativas com o nome das ruas em toda a cidade, inclusive nas ruas que recentemente receberam novas denominações.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Ricardo de Duduca, Nilton Rafael</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/463/indicacao_04_de_06-11-2023.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/463/indicacao_04_de_06-11-2023.docx</t>
   </si>
   <si>
     <t>Indicação nº 004 de 2023_x000D_
 Indica ao Executivo Municipal extensão do calçamento da Avenida Afonso Piovezana.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>RESOL</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Renato de Jair</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/416/renato-projeto_de_resolucao-01_de_2023.pdf</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/416/renato-projeto_de_resolucao-01_de_2023.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº. 001/2023 de 31 de janeiro de 2023. “Altera para segunda feira o dia das reuniões ordinárias da Câmara Municipal de Piedade de Ponte Nova e dá outras providências.”</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>PLORD</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para pagamento de assistência financeira complementar da União que específica e dá outras providências</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>PLCOM</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/425/altera_vencimento_cargo_controlador_-_piedade_de_ponte_nova.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/425/altera_vencimento_cargo_controlador_-_piedade_de_ponte_nova.docx</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Nº 070 de 28 de março de 2023.- Dispõe sobre alteração de vencimento de cargo público que específica e dá outras providências.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/447/alteracao_estatuto_servidores_-_piedade_de_ponte_nova.pdf</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/447/alteracao_estatuto_servidores_-_piedade_de_ponte_nova.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 073/2023_x000D_
 Dispõe sobre alteração da Lei Complementar Municipal nº 115 de 31 de Março de 1998 e dá outras providências.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/460/projeto_de_lei_do_orcamento_2024.pdf</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/460/projeto_de_lei_do_orcamento_2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 077/2023 - PROJETO DE  LEI DO ORÇAMENTO -2024_x000D_
 Estima a receita e fixa a despesa do Município de Piedade de Ponte Nova para o exercício financeiro de 2024.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/465/projeto_de_lei_portuguesa.pdf</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/465/projeto_de_lei_portuguesa.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 78/2023 - Alteração de numeração de Projeto de Lei Ordinária nº 013/2023_x000D_
 Dispõe sobre alteração da Lei nº 1145/16 e dá outras providências</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>M.Apl</t>
   </si>
   <si>
     <t>Moção de Aplauso/Congratulações</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/471/mocao_de_aplausos_no11_maranata.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/471/mocao_de_aplausos_no11_maranata.docx</t>
   </si>
   <si>
     <t>A Câmara Municipal de Piedade de Ponte Nova, por meio desta moção, expressa seus calorosos aplausos à Igreja Cristã Maranata pela realização do "Culto Internacional Trombetas e Festas 3", ocorrido em 26 de novembro de 2023. Este evento, transmitido online e assistido na Igreja Cristã Maranata de nossa cidade, teve como propósito alertar o mundo sobre os acontecimentos atuais que antecedem a volta de Jesus.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>Tetê</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/472/mocao_de_aplausos_no12.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/472/mocao_de_aplausos_no12.docx</t>
   </si>
   <si>
     <t>O vereador abaixo assinado , vem por meio desta moção expressar os mais calorosos aplausos à extraordinária equipe sub-15 de nosso município de Piedade de Ponte Nova. Composta por 25 jovens atletas de talento inigualável, sob a orientação do técnico Cleisson Luis Gomes Viana, essa equipe alcançou a emocionante conquista de chegar à final do Campeonato Regional do Açúcar nas Categorias de Base</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -583,68 +583,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/433/indicacao_ireni__colocacao_de_placas_indicativas_de_nomes_de_rua_e_bairro.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/463/indicacao_04_de_06-11-2023.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/416/renato-projeto_de_resolucao-01_de_2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/425/altera_vencimento_cargo_controlador_-_piedade_de_ponte_nova.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/447/alteracao_estatuto_servidores_-_piedade_de_ponte_nova.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/460/projeto_de_lei_do_orcamento_2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/465/projeto_de_lei_portuguesa.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/471/mocao_de_aplausos_no11_maranata.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/472/mocao_de_aplausos_no12.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/433/indicacao_ireni__colocacao_de_placas_indicativas_de_nomes_de_rua_e_bairro.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/463/indicacao_04_de_06-11-2023.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/416/renato-projeto_de_resolucao-01_de_2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/425/altera_vencimento_cargo_controlador_-_piedade_de_ponte_nova.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/447/alteracao_estatuto_servidores_-_piedade_de_ponte_nova.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/460/projeto_de_lei_do_orcamento_2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/465/projeto_de_lei_portuguesa.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/471/mocao_de_aplausos_no11_maranata.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/472/mocao_de_aplausos_no12.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="29.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="158.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="157.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>