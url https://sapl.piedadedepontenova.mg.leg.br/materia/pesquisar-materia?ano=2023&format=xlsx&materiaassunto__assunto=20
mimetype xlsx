--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -54,238 +54,238 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>INDC</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Nilton Rafael</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/458/indicacao_nilton__pagamento_piso_salarial_dos_professores.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/458/indicacao_nilton__pagamento_piso_salarial_dos_professores.doc</t>
   </si>
   <si>
     <t>Exmo. Sr._x000D_
 Vereador Geraldo Nobre Neto_x000D_
 DD. Presidente da Câmara Municipal._x000D_
 _x000D_
 	 O Vereador, ao final assinado, requer, com fulcro nos arts. 181 e 182, ambos do Regimento Interno, o envio da presente INDICAÇÃO ao Sr. Prefeito Municipal, para que conceda aos profissionais do magistério da educação básica o pagamento do piso salarial previsto na Lei nº. 11738/2008 e Portaria do Ministério da Educação nº. 17/2023, diante dos relevantes e imprescindíveis trabalhos por eles prestados.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
     <t>Ricardo de Duduca</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/479/mocao_de_pesar_no_007_2023.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/479/mocao_de_pesar_no_007_2023.docx</t>
   </si>
   <si>
     <t>Moção de Pesar nº 007/2023_x000D_
 Os Vereadores, que a presente subscrevem, com assento nesta Egrégia Casa de Leis, vêm através desta, após ouvido o Plenário, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à Família, pelo falecimento do Sr. João Bosco da Silva,  ocorrido em 26 de Novembro de 2023.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>RESOL</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/446/projeto_de_resolucao_02_2023__altera_valores_das_diarias_e_possibilita_a_correcao_anual.pdf</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/446/projeto_de_resolucao_02_2023__altera_valores_das_diarias_e_possibilita_a_correcao_anual.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº.  002/2023 de 13 de junho de 2023._x000D_
 “Altera a Resolução nº. 006/2008 e dá outras providências.”</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>Carlinhos Motorista, Elvis, Flavio Magalhães da Cruz, Geraldinho do Posto, Ireni, Nilton Rafael, Renato de Jair, Ricardo de Duduca, Tetê</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/455/renato-projeto_de_resolucao-03_de_2023.pdf</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/455/renato-projeto_de_resolucao-03_de_2023.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº. 003/2023 de 04 de setembro de 2023._x000D_
 “Concede Diploma de Cidadão Honorário e dá outras providências.”</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/456/projeto_de_resolucao_04__2023__honra_ao_merito___diversas_pessoas.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/456/projeto_de_resolucao_04__2023__honra_ao_merito___diversas_pessoas.docx</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº.  004/2022 de 04 de setembro de 2023._x000D_
 “Concede Diploma de Honra ao Mérito e dá outras providências.”</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLORD</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 001 de 2023_x000D_
 "Dispõe sobre a revisão geral anual do subsídio dos vereadores e remuneração dos servidores da Câmara Municipal de Piedade de Ponte Nova."</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
     <t>Projeto de Lei nº 01 de 27 de fevereiro de 2023_x000D_
 Projeto de Lei Renumerado para 002/2023_x000D_
 Dispõe sobre a revisão geral anual prevista no art. 37 X da Constituição da República de 1988 dos servidores públicos do Município de Piedade de Ponte Nova, e dá outras providências.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/430/projeto_de_lei_ordinaria_no_003_de_2023.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/430/projeto_de_lei_ordinaria_no_003_de_2023.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 003 de 26 de abril de 2023_x000D_
 Ratifica consolidação do contrato de consórcio do CIMVALPI e da outras providências.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/436/proposicao__de_lei_no_004_-_gratificacao_agente_contratacao.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/436/proposicao__de_lei_no_004_-_gratificacao_agente_contratacao.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº.  004/2023 de 17 de maio de 2023._x000D_
 “Dispõe sobre a regulamentação da concessão de gratificação ao agente de contratação da Câmara Municipal de Piedade de Ponte Nova e dá outras providências.”</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/438/autoriza_reurb_-_piedade_ponte_nova.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/438/autoriza_reurb_-_piedade_ponte_nova.docx</t>
   </si>
   <si>
     <t>Projeto de lei nº 006 de 18 de maio de 2023_x000D_
 Dispõe sobre autorização para expedição de títulos de legitimação para fins de regularização fundiária que especifica.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/441/bdmg_projeto_maquinas_e_equipamentos.pdf</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/441/bdmg_projeto_maquinas_e_equipamentos.pdf</t>
   </si>
   <si>
     <t>Projeto de lei Ordinária nº 007 de 01 de junho de 2023_x000D_
 Autoriza o Município de Piedade de Ponte Nova a contratar com o Banco de Desenvolvimento de Minas Gerais S/A - BDMG, operações de crédito com outorga de garantia e dá outras providências.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/442/bdmg_projeto_cidades_sustentaveis.pdf</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/442/bdmg_projeto_cidades_sustentaveis.pdf</t>
   </si>
   <si>
     <t>Projeto de lei Ordinária nº 008 de 01 de junho de 2023_x000D_
 Autoriza o Município de Piedade de Ponte Nova a contratar com o Banco de Desenvolvimento de Minas Gerais S/A - BDMG, operações de crédito com outorga de garantia e dá outras providências. _x000D_
 Projeto Cidades Sustentáveis - Eficiência Energética</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/443/bdmg_projeto_infraestrutura.pdf</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/443/bdmg_projeto_infraestrutura.pdf</t>
   </si>
   <si>
     <t>Projeto de lei Ordinária nº 008 de 01 de junho de 2023_x000D_
 Autoriza o Município de Piedade de Ponte Nova a contratar com o Banco de Desenvolvimento de Minas Gerais S/A - BDMG, operações de crédito com outorga de garantia e dá outras providências. _x000D_
 Projeto Obras de urbanização - vias públicas, urbanização, drenagem e outros - estradas vicinais.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/450/autorizacao_indenizacao_-_piedade_de_ponte_nova.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/450/autorizacao_indenizacao_-_piedade_de_ponte_nova.docx</t>
   </si>
   <si>
     <t>Projeto de Lei Nº 11,   de 07 de agosto de 2023._x000D_
 Dispõe sobre autorização de indenização que específica.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Projeto de Lei nº 013 de 19 de dezembro de 2023_x000D_
 Dispõe sobre autorização para pagamento de incentivo financeiro que especifica  dá outras providências.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 014/2023_x000D_
 Dispõe sobre o pagamento de incentivo financeiro destinado a implementação da política pública estadual denominada "Saúde em Rede'' e dá outras  providências.</t>
   </si>
@@ -300,233 +300,233 @@
 Dispõe sobre autorização de doação de bem imóvel que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Projeto de Lei nº 016/2023 - SUBSTITUTIVO Nº 001 AO PROJETO DE LEI Nº 015/2023_x000D_
 Dispõe sobre autorização de doação de bem imóvel que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>PLCOM</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/431/projeto_complementar_no_72_de_2023.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/431/projeto_complementar_no_72_de_2023.docx</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do Código Tributário Municipal a base de cálculo para fins de apuração e cobrança do ITBI e dá outras providências</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/435/projeto_de_lei_salario_minimo_maio_de_2023.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/435/projeto_de_lei_salario_minimo_maio_de_2023.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº.  073/2023 de 05 de maio de 2023._x000D_
 _x000D_
 “Dispõe sobre a equivalência da faixa de remuneração que menciona em relação ao salário mínimo nacional, conforme estabelecido pela Medida Provisória nº. 1.172 de 1º de maio de 2023 e dá outras providências.”</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/469/projeto_de_lei_complementar_no_79_de_2023.pdf</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/469/projeto_de_lei_complementar_no_79_de_2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 079 de 2023_x000D_
 Dispõe sobre a instituição política pública de interesse social que especifica e dá outras  providências.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>M.Apl</t>
   </si>
   <si>
     <t>Moção de Aplauso/Congratulações</t>
   </si>
   <si>
     <t>Ireni</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/417/mocao_de_aplausos_no_001.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/417/mocao_de_aplausos_no_001.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 001/2023_x000D_
 Moção de Aplausos e Regozijos ao Executivo Municipal, Secretaria de Assistência Social/CRAS pela colocação em Primeiro Lugar no GESUAS.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/418/mocao_de_aplausos_no__002__2023_-_comandante_da_pm.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/418/mocao_de_aplausos_no__002__2023_-_comandante_da_pm.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 002/2023_x000D_
 Moção de Aplausos e Regozijos ao 3º Sargento da Polícia Militar de Minas Gerais – Comandante do Destacamento Militar de Piedade de Ponte Nova/MG  Senhor Daniel Carlos Ferrari Marco.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>Tetê</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 003/2023_x000D_
 _x000D_
 Moção de Aplausos e Regozijos_x000D_
 _x000D_
 Sr. Bernardo Bethônico Martins pela iniciativa e patrocínio ao desporto com total apoio aos jovens piedadense para realização de teste no Clube Atlético Mineiro;_x000D_
  Dedson Vinícius Olímpio e Wellyton Juno Roberto de Souza pelo destaque no futebol e participação nos testes no Clube Atlético Mineiro.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 004/2023_x000D_
 _x000D_
 Moção de Aplausos e Regozijos_x000D_
 _x000D_
 Srª Andréa Aparecida Reis Santos Silva  pelos trabalhos desenvolvidos à frente do SICOOB UNIÃO como Gerente em nossa cidade de Piedade de Ponte Nova/MG:</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Flavio Magalhães da Cruz</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/427/mocao_de_aplausos___anderson_gancalves_fernandes.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/427/mocao_de_aplausos___anderson_gancalves_fernandes.docx</t>
   </si>
   <si>
     <t>MOÇÃO Nº. 05/2023_x000D_
 _x000D_
 (Autoria: Ver. Flávio Magalhães da Cruz) _x000D_
 _x000D_
 _x000D_
 Senhor Presidente, _x000D_
 _x000D_
 Requeiro, nos termos regimentais, a aprovação, pelo Plenário desta Casa de Leis, de Moção de Aplausos, ao servidor do Legislativo Anderson Gonçalves Fernandes pela atuação de destaque nos tramites em todas as demandas que a ele é colocada, visando a celeridade, primor e eficiência no respectivo desfecho.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>Tetê, Carlinhos Motorista, Elvis, Flavio Magalhães da Cruz, Geraldinho do Posto, Ireni, Nilton Rafael, Renato de Jair, Ricardo de Duduca</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/451/mocao_de_aplausos_e_congratulacoes_no06_de_2023.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/451/mocao_de_aplausos_e_congratulacoes_no06_de_2023.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações nº 006 de 2023_x000D_
 Solicitamos, nos termos regimentais, a aprovação, pelo Plenário desta Casa de Leis, de Moção de Aplausos à Dra Fabrícia Nunes Noronha, Delegada de Polícia civil, pela atuação de destaque nos trâmites em todas as demandas que a ela são colocadas, visando a celeridade, primor e eficiência no respectivo desfecho.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>Renato de Jair</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/461/rentao-mocao_de_aplausos-07_de_2023.pdf</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/461/rentao-mocao_de_aplausos-07_de_2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO Nº 007/2023_x000D_
  “MOÇÃO DE APLAUSOS E REGOZIJO AOS SERVIDORES PÚBLICOS, ATLETAS  PARTICIPANTES DO JEMG/2023 -  Jogos Escolares de Minas Gerais”.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>Ricardo de Duduca, Nilton Rafael</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/462/mocao_de_aplausos___professores-_6-11-2023.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/462/mocao_de_aplausos___professores-_6-11-2023.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações nº 008/2023_x000D_
 Aos Professores pelo 'Dia dos Professores', com extensão aos trabalhadores da rede municipal e estadual de Ensino.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>Carlinhos Motorista, Geraldinho do Posto</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/464/mocao_de_aplausos___maria_eliza-_6-11-2023.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/464/mocao_de_aplausos___maria_eliza-_6-11-2023.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações nº 008 de 2023_x000D_
 Á  Maria Elisa Lolli Bordoni Silva em reconhecimento ao seu notável desempenho e conquistas no campo desportivo, especialmente na competição de equitação realizada em Belo Horizonte, onde se sagrou Campeã Nacional Colar de Ouro.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/466/renato-mocao_de_aplausos-10_de_2023.pdf</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/466/renato-mocao_de_aplausos-10_de_2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS Nº 010/2023_x000D_
 A Câmara Municipal de Piedade de Ponte Nova, Estado de Minas Gerais, vem, por meio desta, expressar os mais sinceros aplausos e reconhecimento ao Excelentíssimo Senhor Antônio Mayrink Bordoni, Prefeito Municipal de Piedade de Ponte Nova, pela significativa distinção recebida no dia 08 de novembro de 2023.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Moção de Apoio</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/459/mocao_de_apoio___descriminalizacao_do_aborto.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/459/mocao_de_apoio___descriminalizacao_do_aborto.docx</t>
   </si>
   <si>
     <t>MOÇÃO Nº. 007/2023_x000D_
 (Autoria: Vera. Ireni Gessi de Souza Martins) _x000D_
 _x000D_
 Senhor Presidente, _x000D_
 _x000D_
 Requeiro, nos termos regimentais, a aprovação, pelo Plenário desta Casa de Leis, de Moção de Apoio, aos Ilustríssimos Srs. Presidentes da Câmara de Deputados, Arthur Lira, e do Senado Federal, Rodrigo Otávio Soares Pacheco, em face da tentativa de legalização do aborto por meio da ADPF nº. 442, a fim de garantir as prerrogativas constitucionais e republicanas das competências do Poder Legislativo e de se evitar um possível ativismo judicial por parte do Supremo Tribunal Federal.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
@@ -838,68 +838,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/458/indicacao_nilton__pagamento_piso_salarial_dos_professores.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/479/mocao_de_pesar_no_007_2023.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/446/projeto_de_resolucao_02_2023__altera_valores_das_diarias_e_possibilita_a_correcao_anual.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/455/renato-projeto_de_resolucao-03_de_2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/456/projeto_de_resolucao_04__2023__honra_ao_merito___diversas_pessoas.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/430/projeto_de_lei_ordinaria_no_003_de_2023.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/436/proposicao__de_lei_no_004_-_gratificacao_agente_contratacao.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/438/autoriza_reurb_-_piedade_ponte_nova.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/441/bdmg_projeto_maquinas_e_equipamentos.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/442/bdmg_projeto_cidades_sustentaveis.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/443/bdmg_projeto_infraestrutura.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/450/autorizacao_indenizacao_-_piedade_de_ponte_nova.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/431/projeto_complementar_no_72_de_2023.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/435/projeto_de_lei_salario_minimo_maio_de_2023.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/469/projeto_de_lei_complementar_no_79_de_2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/417/mocao_de_aplausos_no_001.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/418/mocao_de_aplausos_no__002__2023_-_comandante_da_pm.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/427/mocao_de_aplausos___anderson_gancalves_fernandes.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/451/mocao_de_aplausos_e_congratulacoes_no06_de_2023.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/461/rentao-mocao_de_aplausos-07_de_2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/462/mocao_de_aplausos___professores-_6-11-2023.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/464/mocao_de_aplausos___maria_eliza-_6-11-2023.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/466/renato-mocao_de_aplausos-10_de_2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/459/mocao_de_apoio___descriminalizacao_do_aborto.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/458/indicacao_nilton__pagamento_piso_salarial_dos_professores.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/479/mocao_de_pesar_no_007_2023.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/446/projeto_de_resolucao_02_2023__altera_valores_das_diarias_e_possibilita_a_correcao_anual.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/455/renato-projeto_de_resolucao-03_de_2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/456/projeto_de_resolucao_04__2023__honra_ao_merito___diversas_pessoas.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/430/projeto_de_lei_ordinaria_no_003_de_2023.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/436/proposicao__de_lei_no_004_-_gratificacao_agente_contratacao.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/438/autoriza_reurb_-_piedade_ponte_nova.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/441/bdmg_projeto_maquinas_e_equipamentos.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/442/bdmg_projeto_cidades_sustentaveis.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/443/bdmg_projeto_infraestrutura.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/450/autorizacao_indenizacao_-_piedade_de_ponte_nova.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/431/projeto_complementar_no_72_de_2023.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/435/projeto_de_lei_salario_minimo_maio_de_2023.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/469/projeto_de_lei_complementar_no_79_de_2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/417/mocao_de_aplausos_no_001.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/418/mocao_de_aplausos_no__002__2023_-_comandante_da_pm.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/427/mocao_de_aplausos___anderson_gancalves_fernandes.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/451/mocao_de_aplausos_e_congratulacoes_no06_de_2023.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/461/rentao-mocao_de_aplausos-07_de_2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/462/mocao_de_aplausos___professores-_6-11-2023.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/464/mocao_de_aplausos___maria_eliza-_6-11-2023.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/466/renato-mocao_de_aplausos-10_de_2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/459/mocao_de_apoio___descriminalizacao_do_aborto.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="118.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="168.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="167.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>