--- v0 (2026-03-04)
+++ v1 (2026-04-20)
@@ -54,94 +54,94 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>INDC</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Renato de Jair</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 001/2023_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Exmo. Sr._x000D_
 Vereador Geraldo Nobre Neto_x000D_
 DD. Presidente da Câmara Municipal._x000D_
 _x000D_
 _x000D_
 _x000D_
 	 O vereador, ao final assinado, REQUER, com fulcro nos arts. 181 e 182, ambos do Regimento Interno, o envio da presente INDICAÇÃO ao Sr. Prefeito Municipal, para que seja colocado poste de iluminação na Rua Sebastião Benício (antiga Rua C), bairro Novo Agreste, tendo em vista os riscos que a população vem sendo submetida por causa da baixa iluminação na via.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Geraldinho do Posto</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/468/indicacao_no_005.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/468/indicacao_no_005.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 005/2023_x000D_
 _x000D_
 Exma. Mesa Diretora_x000D_
 DD. Vereadores da Câmara Municipal._x000D_
 _x000D_
 	 Os Vereadores, ao final assinados, requerem, com fulcro nos arts. 181 e 182, ambos do Regimento Interno, o envio da presente INDICAÇÃO ao Sr. Prefeito Municipal, para que seja providenciada a aquisição de tablets e implantados e oferecido aos alunos cursos/oficina de laboratório de informativa para todos os alunos da rede municipal de educação de Piedade de Ponte Nova/MG.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/470/renato-indicacao-06_de_2023.pdf</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/470/renato-indicacao-06_de_2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 006/2023_x000D_
 _x000D_
 Exmo. Sr._x000D_
 Vereador Geraldo Nobre Neto_x000D_
 DD. Presidente da Câmara Municipal._x000D_
 _x000D_
 O Vereador, ao final assinado, requer, no uso de suas atribuições legais , com fulcro nos arts. 181 e 182, ambos do Regimento Interno,e em conformidade com os interesses da comunidade, o envio da presente INDICAÇÃO ao Sr. Prefeito Municipal:</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
@@ -454,68 +454,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/468/indicacao_no_005.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/470/renato-indicacao-06_de_2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/468/indicacao_no_005.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/470/renato-indicacao-06_de_2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="113" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="112.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>