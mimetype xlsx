--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -54,186 +54,186 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>INDC</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Elvis</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/405/indicacao__elvis___obra_rua_calixto_jose_ventura__escoacao_de_agua.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/405/indicacao__elvis___obra_rua_calixto_jose_ventura__escoacao_de_agua.doc</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal, para que seja providenciado obras em toda extensão da Rua Calixto José Ventura</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Renato de Jair</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/412/renato-indicacao-03_de_2022.pdf</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/412/renato-indicacao-03_de_2022.pdf</t>
   </si>
   <si>
     <t>Indicação nº 03/2022 _x000D_
 O Vereador, ao final assinado, requer, com fulcro nos arts. 181 e 182, ambos do Regimento Interno, o envio da presente INDICAÇÃO ao Sr. Prefeito Municipal, para que seja dada ampla divulgação e implementado medidas efetivas para o incentivo e conscientização da população piedadense com relação a importância da doação de sangue de forma permanente, bem como a criação de um dia específico no calendário oficial dedicado àquela pessoa que se voluntaria a fazer a doação de sangue.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/379/renato-mocao_de_pesar-03_de_2022.pdf</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/379/renato-mocao_de_pesar-03_de_2022.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar a Família enlutada de José Henrique Correia da Silva</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Carlinhos Motorista</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/394/mocao_de_pesar_no_009_-_familia_de_tiao_do_buteco.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/394/mocao_de_pesar_no_009_-_familia_de_tiao_do_buteco.docx</t>
   </si>
   <si>
     <t>Moção de Pesar á Familia de Sebastião Cândido da Silva</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>PLORD</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Geraldo Nobre Neto</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/357/projeto_de_lei_02_2022__reajuste_salarial__vereadores_e_servidores.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/357/projeto_de_lei_02_2022__reajuste_salarial__vereadores_e_servidores.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão anual do subsídio dos vereadores e remuneração dos servidores da Câmara Municipal de Piedade de Ponte Nova.”</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/360/revisao_geral_2022_-_piedade_de_ponte_nova.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/360/revisao_geral_2022_-_piedade_de_ponte_nova.docx</t>
   </si>
   <si>
     <t>Projeto de Lei de Nº  003 de  03 de fevereiro de 2022 ._x000D_
 _x000D_
 Dispõe sobre a revisão geral anual prevista no art. 37, X da Constituição da República de 1988 dos servidores públicos do Município de Piedade de Ponte Nova, e dá outras providências</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/361/diario_oficial_eletronico_-_piedade_de_ponte_nova.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/361/diario_oficial_eletronico_-_piedade_de_ponte_nova.docx</t>
   </si>
   <si>
     <t>Projeto de Lei de N° 004 de  03 de fevereiro de 2022._x000D_
 _x000D_
 Dispõe sobre a criação do Diário Oficial Eletrônico do Município de Piedade de Ponte Nova – D.O.M. e dá outras providências</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/403/projeto_de_lei_do_orcamento_2023.pdf</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/403/projeto_de_lei_do_orcamento_2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 18 de 30 de setembro de 2022._x000D_
 Estima a receita e fixa a despesa do Município de Piedade de Ponte Nova para o exercício financeiro de 2023.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>PLCOM</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/356/projeto_de_lei_cria_cargo_de_assessor_tecnico_legislativo.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/356/projeto_de_lei_cria_cargo_de_assessor_tecnico_legislativo.docx</t>
   </si>
   <si>
     <t>Cria Cargo no Quadro Permanente de Pessoal da Câmara Municipal de Piedade de Ponte Nova e dá outras providências.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/404/cria_agente_contratacao_gestor_contratos_e_altera_vencimentos_-_piedade_de_ponte_nova.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/404/cria_agente_contratacao_gestor_contratos_e_altera_vencimentos_-_piedade_de_ponte_nova.docx</t>
   </si>
   <si>
     <t>Projeto de Lei complementar n° 67 de 07 de outubro de 2022._x000D_
 _x000D_
 “Dispõe sobre a criação de cargos que específica e dá outras providências.”</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -542,68 +542,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/405/indicacao__elvis___obra_rua_calixto_jose_ventura__escoacao_de_agua.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/412/renato-indicacao-03_de_2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/379/renato-mocao_de_pesar-03_de_2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/394/mocao_de_pesar_no_009_-_familia_de_tiao_do_buteco.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/357/projeto_de_lei_02_2022__reajuste_salarial__vereadores_e_servidores.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/360/revisao_geral_2022_-_piedade_de_ponte_nova.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/361/diario_oficial_eletronico_-_piedade_de_ponte_nova.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/403/projeto_de_lei_do_orcamento_2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/356/projeto_de_lei_cria_cargo_de_assessor_tecnico_legislativo.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/404/cria_agente_contratacao_gestor_contratos_e_altera_vencimentos_-_piedade_de_ponte_nova.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/405/indicacao__elvis___obra_rua_calixto_jose_ventura__escoacao_de_agua.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/412/renato-indicacao-03_de_2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/379/renato-mocao_de_pesar-03_de_2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/394/mocao_de_pesar_no_009_-_familia_de_tiao_do_buteco.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/357/projeto_de_lei_02_2022__reajuste_salarial__vereadores_e_servidores.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/360/revisao_geral_2022_-_piedade_de_ponte_nova.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/361/diario_oficial_eletronico_-_piedade_de_ponte_nova.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/403/projeto_de_lei_do_orcamento_2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/356/projeto_de_lei_cria_cargo_de_assessor_tecnico_legislativo.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/404/cria_agente_contratacao_gestor_contratos_e_altera_vencimentos_-_piedade_de_ponte_nova.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="171.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="170.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>