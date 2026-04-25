--- v0 (2025-11-02)
+++ v1 (2026-04-25)
@@ -54,180 +54,180 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
     <t>Geraldinho do Posto</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Homenagem Póstuma_x000D_
 _x000D_
 A Câmara Municipal de Piedade de Ponte Nova, Estado de Minas Gerais, vem por meio deste, manifestar o seu profundo pesar pela morte do Sr. José Osvaldo da Silva, conhecido popularmente como ‘Osvaldo da Jacutinga’.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Ireni</t>
   </si>
   <si>
     <t>Moção de Pesar a Família enlutada da Sra. Maria da Natividade Martins</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Elvis</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/386/mocao_de_pesar_no_005_-_autoria_elvis_luciano_batista_de_souza.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/386/mocao_de_pesar_no_005_-_autoria_elvis_luciano_batista_de_souza.docx</t>
   </si>
   <si>
     <t>Moção de Pesar nº 005/2022_x000D_
 Os Vereadores, que a presente subscrevem, com assento nesta Egrégia Casa de Leis, vêm através desta, após ouvido o Plenário, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à Família, pelo falecimento da  Srª. MARIA APARECIDA DO APATROCÍNIO, ocorrido em 09 de julho de 2022.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Nilton Rafael</t>
   </si>
   <si>
     <t>Moção de Pesar nº 006/2022_x000D_
 Os Vereadores, que a presente subscrevem, com assento nesta Egrégia Casa de Leis, vêm através desta, após ouvido o Plenário, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à Família, pelo falecimento da  Srª. FRANCISCA FERRAZ MARTINS, ocorrido em 15 de julho de 2022.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Renato de Jair, Carlinhos Motorista, Elvis, Flavio Magalhães da Cruz, Geraldinho do Posto, Ireni, Nilton Rafael, Ricardo de Duduca, Tetê</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/392/renato-mocao_de_pesar-07_de_2022.pdf</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/392/renato-mocao_de_pesar-07_de_2022.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 007/2022_x000D_
 Os Vereadores, que a presente subscrevem, com assento nesta Egrégia Casa de Leis, vêm através desta, após ouvido o Plenário, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à Família, pelo falecimento do Sr. OTACÍLIO DAS GRAÇAS VIEIRA, ocorrido em 22 de julho de 2022.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/393/mocao_de_pesar_no_008_-_familia_de_izany.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/393/mocao_de_pesar_no_008_-_familia_de_izany.docx</t>
   </si>
   <si>
     <t>Moção de Pesar nº 008/2022_x000D_
 Os Vereadores, que a presente subscrevem, com assento nesta Egrégia Casa de Leis, vêm através desta, após ouvido o Plenário, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à Família, pelo falecimento da  Srª. IZANY HELENA DE SOUZA, ocorrido em 27 de julho de 2022.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Carlinhos Motorista, Elvis, Flavio Magalhães da Cruz, Geraldinho do Posto, Ireni, Nilton Rafael, Renato de Jair, Ricardo de Duduca, Tetê</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/397/renato-mocao_de_pesar-10_de_2022.pdf</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/397/renato-mocao_de_pesar-10_de_2022.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 010/2022_x000D_
 Os Vereadores, que a presente subscrevem, com assento nesta Egrégia Casa de Leis, vêm através desta, após ouvido o Plenário, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à Família, pelo falecimento da  Srª. ZILDA MARIA VENTURA PIOVEZANA, ocorrido em 01 de Setembro de 2022.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Ricardo de Duduca</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/398/mocao_de_pesar_no_011_-_saulo.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/398/mocao_de_pesar_no_011_-_saulo.docx</t>
   </si>
   <si>
     <t>Moção de Pesar nº 011/2022_x000D_
 Os Vereadores, que a presente subscrevem, com assento nesta Egrégia Casa de Leis, vêm através desta, após ouvido o Plenário, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à Família, pelo falecimento do  Sr. SAULO ALVIM LEITE, ocorrido em 03 de Setembro de 2022.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/400/mocao_de_pesar_no_012_-_sander.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/400/mocao_de_pesar_no_012_-_sander.docx</t>
   </si>
   <si>
     <t>Moção de Pesar nº 012/2022_x000D_
 Os Vereadores, que a presente subscrevem, com assento nesta Egrégia Casa de Leis, vêm através desta, após ouvido o Plenário, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à Família, pelo falecimento do  Sr. SANDER DE SOUZA MARTINS, ocorrido em 19 de Setembro de 2022.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/401/mocao_de_pesar_no_013_-_rodrigo.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/401/mocao_de_pesar_no_013_-_rodrigo.docx</t>
   </si>
   <si>
     <t>Moção de Pesar nº 013/2021_x000D_
 Os Vereadores, que a presente subscrevem, com assento nesta Egrégia Casa de Leis, vêm através desta, após ouvido o Plenário, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à Família, pelo falecimento do  Sr. 	RODRIGO VIANA RABELLO  ocorrido em 13 de Setembro de 2021.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -535,68 +535,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/386/mocao_de_pesar_no_005_-_autoria_elvis_luciano_batista_de_souza.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/392/renato-mocao_de_pesar-07_de_2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/393/mocao_de_pesar_no_008_-_familia_de_izany.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/397/renato-mocao_de_pesar-10_de_2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/398/mocao_de_pesar_no_011_-_saulo.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/400/mocao_de_pesar_no_012_-_sander.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/401/mocao_de_pesar_no_013_-_rodrigo.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/386/mocao_de_pesar_no_005_-_autoria_elvis_luciano_batista_de_souza.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/392/renato-mocao_de_pesar-07_de_2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/393/mocao_de_pesar_no_008_-_familia_de_izany.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/397/renato-mocao_de_pesar-10_de_2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/398/mocao_de_pesar_no_011_-_saulo.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/400/mocao_de_pesar_no_012_-_sander.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/401/mocao_de_pesar_no_013_-_rodrigo.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="118.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="148.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="147.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>