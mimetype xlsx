--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -54,363 +54,363 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
     <t>Renato de Jair</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/363/renato-mocao_de_pesar-01_de_2022.pdf</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/363/renato-mocao_de_pesar-01_de_2022.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à família enlutada da Sr.ª Maria Antônia de Sá ( Dona Preta)</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>Subst</t>
   </si>
   <si>
     <t>Substitutivo a Projeto de Lei</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Mensagem de 16 de maio de 2022_x000D_
 Projeto de lei nº 010 (substitutivo de projeto de lei Ordinária) de 16 de maio de 2022_x000D_
 Dispõe sobre a autorização para concessão de benefício decorrente do "Recupera Minas" - Resolução nº 08/2022/SEDESE/MG e dá outras providências.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>RESOL</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Geraldo Nobre Neto</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/389/projeto_de_resolucao_01_2022__honra_ao_merito___diversas_pessoas.pdf</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/389/projeto_de_resolucao_01_2022__honra_ao_merito___diversas_pessoas.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº.  001/2022 de 20 de julho de 2022._x000D_
 “Concede Diploma de Honra ao Mérito e dá outras providências.”</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/390/justificativa_ao_projeto_de_resolucao_no.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/390/justificativa_ao_projeto_de_resolucao_no.docx</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº.  002/2022 de 20 de julho de 2022._x000D_
 “Concede Diploma de Cidadão Honorário e dá outras providências.”</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Ricardo de Duduca</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/391/justificativa_ao_projeto_de_resolucao_no.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/391/justificativa_ao_projeto_de_resolucao_no.docx</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº.  003/2022 de 20 de julho de 2022._x000D_
 “Cria denominação ao Plenário da Câmara Municipal de Piedade de Ponte Nova e dá outras providências.”</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>DLEG</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CORTCONTAS - Comissão de Orçamento e Tomada de Contas</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/381/projeto_de_decreto_legislativo_001____aprovacao_de_contas___antonio_mayrink_bordoni___2020.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/381/projeto_de_decreto_legislativo_001____aprovacao_de_contas___antonio_mayrink_bordoni___2020.docx</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 001 de 2022_x000D_
 Aprova as contas do Município de Piedade de Ponte Nova do exercício financeiro de 2020</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>PLORD</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/359/altera_lei_946-2006_-_trabalhando_cidadania_-_2022_-_piedade_de_ponte_nova_esse.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/359/altera_lei_946-2006_-_trabalhando_cidadania_-_2022_-_piedade_de_ponte_nova_esse.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 002 de 03 de fevereiro de 2022._x000D_
 				_x000D_
 Altera a Lei Municipal n° 946/2006 que dispõe sobre o Programa “Trabalhando Cidadania</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/362/projeto_de_lei_fixa_subsidio_secretarios_municipais.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/362/projeto_de_lei_fixa_subsidio_secretarios_municipais.docx</t>
   </si>
   <si>
     <t>Projeto de Lei n005/2022 que fixa os subsídios dos secretários municipais e dá outras providências</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/367/ratifica_consorcio_forum_prefeitos_rio_doce_-_piedade_de_ponte_nova.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/367/ratifica_consorcio_forum_prefeitos_rio_doce_-_piedade_de_ponte_nova.docx</t>
   </si>
   <si>
     <t>Autoriza o ingresso do Município de Piedade de Ponte Nova no Consórcio Público para Defesa e Revitalização do rio Doce, ratifica protocolo de intenções convertido em contrato de consórcio e dá outras providências.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/369/beneficios_eventuais_-_piedade_de_ponte_nova.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/369/beneficios_eventuais_-_piedade_de_ponte_nova.docx</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 009/2022_x000D_
 Define e caracteriza os benefícios eventuais no âmbito da Política Pública de Assistência Social do Município de Piedade de Ponte Nova e dá outras providências</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/372/minuta_-_projeto_de_lei_-_recupera_minas.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/372/minuta_-_projeto_de_lei_-_recupera_minas.doc</t>
   </si>
   <si>
     <t>Projeto de lei nº 08 de 04 de abril de 2022._x000D_
 Dispõe sobre a autorização para concessão de benefícios decorrente do Programa "Recupera Minas" - Resolução nº 08/2022/SEDESE/MG e dá outras providências.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Projeto de Lei n° 11 de 16 de maio de 2022_x000D_
 "Autoriza a abertura de crédito adicional, modalidade especial e dá outras providências."</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/382/camscanner_07-15-2022_15.34.pdf</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/382/camscanner_07-15-2022_15.34.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 12 de 07 de julho de 2022_x000D_
 Ratifica consolidação do contrato de consórcio do CISAMAPI  e dá outras providências.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/384/camscanner_07-15-2022_15.17_3.pdf</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/384/camscanner_07-15-2022_15.17_3.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 14/2022_x000D_
 Dispõe sobre incentivos e benefícios para fomentar as atividades de caráter desportivo e paradesportivo no Município de Piedade de Ponte Nova e dá outras providências.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/395/projeto_mei.pdf</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/395/projeto_mei.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 16 de 08 de setembro de 2022 (Renumerado para Projeto de Lei Ordinária nº 015/2022)_x000D_
 "Autoriza a abertura de crédito adicional, modalidade especial e dá outras providências.''</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/399/incentivo_atividades_pedagogicas_culturais_e_historicas_-_piedade_de_ponte_nova.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/399/incentivo_atividades_pedagogicas_culturais_e_historicas_-_piedade_de_ponte_nova.docx</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 017/2022_x000D_
 Dispõe sobre incentivos e benefícios para fomentar as atividades escolares de cunho pedagógico, cultural e histórico da rede pública de ensino do Município de Piedade de Ponte Nova e dá outras providências.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/409/projeto_de_lei_19_subvencao_2023.pdf</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/409/projeto_de_lei_19_subvencao_2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 019 de 08 de dezembro de 2022_x000D_
 Dispõe sobre autorização para concessão de subvenções sociais, contribuições e auxílios financeiros.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/410/projeto_de_lei_20_de_08_de_dez_2022.pdf</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/410/projeto_de_lei_20_de_08_de_dez_2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 020, de 08 de dezembro de 2022_x000D_
 Cria o Serviço de Apoio Especializado no Núcleo Escolar ''Dom Viçoso", para fins de ofera de Atendimento Educacional Especializado e dá outras providências.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>PLCOM</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/358/projeto_de_lei_complementar_n._062_de_2022_cria_cargo_professor_educacao_basica_-_piedade_de_ponte_nova.pdf</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/358/projeto_de_lei_complementar_n._062_de_2022_cria_cargo_professor_educacao_basica_-_piedade_de_ponte_nova.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar n. 062 de 2022_x000D_
 Dispõe sobre a criação de cargo público que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/402/projeto_de_lei_do_orcamento_2023.pdf</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/402/projeto_de_lei_do_orcamento_2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 066 de 2022_x000D_
 Estima a Receita e fixa a despesa  do Município de Piedade de Ponte Nova para o exercício de 2023</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/407/fixa_piso_acs_e_ace_-_ec_120-2022_-_piedade_de_ponte_nova1.pdf</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/407/fixa_piso_acs_e_ace_-_ec_120-2022_-_piedade_de_ponte_nova1.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 067/2022_x000D_
 Dispõe sobre fixação de piso municipal que espefica em cumprimento a Emenda Constitucional nº 120/2022 e dá outras providências.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>M.Apl</t>
   </si>
   <si>
     <t>Moção de Aplauso/Congratulações</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/385/renato-mocao_de_aplausos-01_de_2022.pdf</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/385/renato-mocao_de_aplausos-01_de_2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO Nº 001/2022_x000D_
 “MOÇÃO DE APLAUSOS E REGOZIJO AOS SERVIDORES PÚBLICOS, ATLETAS E PAIS DE ALUNOS PARTICIPANTES DO JEMG/2022 -  Jogos Escolares de Minas Gerais”.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/388/mocao_de_aplauso_no_002_-_festa_do_porco_2022.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/388/mocao_de_aplauso_no_002_-_festa_do_porco_2022.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO Nº 002/2022_x000D_
 “MOÇÃO DE APLAUSOS E REGOZIJO AO EXECUTIVO MUNICIPAL,  SECRETARIA MUNICIPAL DE CULTURA, CRAS, SERVIDORES PÚBLICOS, ORGANIZADORES E APOIADORES   DA 4ª EDIÇÃO DA ‘FESTA DO PORCO 2022’.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>Elvis</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E REGOZIJO  Nº 003/2022_x000D_
  _x000D_
 ”MOÇÃO DE APLAUSOS E REGOZIJO À EQUIPE UNIÃO PIEDADENSE FUTEBOL CLUBE DE PIEDADE DE PONTE NOVA/MG  PELA PARTICIPAÇÃO NO EVENTO REGIONAL DO AÇÚCAR DE CATEGORIAS DE BASE’’   em  2022.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -729,68 +729,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/363/renato-mocao_de_pesar-01_de_2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/389/projeto_de_resolucao_01_2022__honra_ao_merito___diversas_pessoas.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/390/justificativa_ao_projeto_de_resolucao_no.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/391/justificativa_ao_projeto_de_resolucao_no.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/381/projeto_de_decreto_legislativo_001____aprovacao_de_contas___antonio_mayrink_bordoni___2020.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/359/altera_lei_946-2006_-_trabalhando_cidadania_-_2022_-_piedade_de_ponte_nova_esse.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/362/projeto_de_lei_fixa_subsidio_secretarios_municipais.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/367/ratifica_consorcio_forum_prefeitos_rio_doce_-_piedade_de_ponte_nova.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/369/beneficios_eventuais_-_piedade_de_ponte_nova.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/372/minuta_-_projeto_de_lei_-_recupera_minas.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/382/camscanner_07-15-2022_15.34.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/384/camscanner_07-15-2022_15.17_3.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/395/projeto_mei.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/399/incentivo_atividades_pedagogicas_culturais_e_historicas_-_piedade_de_ponte_nova.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/409/projeto_de_lei_19_subvencao_2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/410/projeto_de_lei_20_de_08_de_dez_2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/358/projeto_de_lei_complementar_n._062_de_2022_cria_cargo_professor_educacao_basica_-_piedade_de_ponte_nova.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/402/projeto_de_lei_do_orcamento_2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/407/fixa_piso_acs_e_ace_-_ec_120-2022_-_piedade_de_ponte_nova1.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/385/renato-mocao_de_aplausos-01_de_2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/388/mocao_de_aplauso_no_002_-_festa_do_porco_2022.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/363/renato-mocao_de_pesar-01_de_2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/389/projeto_de_resolucao_01_2022__honra_ao_merito___diversas_pessoas.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/390/justificativa_ao_projeto_de_resolucao_no.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/391/justificativa_ao_projeto_de_resolucao_no.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/381/projeto_de_decreto_legislativo_001____aprovacao_de_contas___antonio_mayrink_bordoni___2020.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/359/altera_lei_946-2006_-_trabalhando_cidadania_-_2022_-_piedade_de_ponte_nova_esse.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/362/projeto_de_lei_fixa_subsidio_secretarios_municipais.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/367/ratifica_consorcio_forum_prefeitos_rio_doce_-_piedade_de_ponte_nova.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/369/beneficios_eventuais_-_piedade_de_ponte_nova.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/372/minuta_-_projeto_de_lei_-_recupera_minas.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/382/camscanner_07-15-2022_15.34.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/384/camscanner_07-15-2022_15.17_3.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/395/projeto_mei.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/399/incentivo_atividades_pedagogicas_culturais_e_historicas_-_piedade_de_ponte_nova.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/409/projeto_de_lei_19_subvencao_2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/410/projeto_de_lei_20_de_08_de_dez_2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/358/projeto_de_lei_complementar_n._062_de_2022_cria_cargo_professor_educacao_basica_-_piedade_de_ponte_nova.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/402/projeto_de_lei_do_orcamento_2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/407/fixa_piso_acs_e_ace_-_ec_120-2022_-_piedade_de_ponte_nova1.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/385/renato-mocao_de_aplausos-01_de_2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/388/mocao_de_aplauso_no_002_-_festa_do_porco_2022.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="54.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="189.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="192" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>