--- v0 (2026-01-11)
+++ v1 (2026-04-26)
@@ -54,75 +54,75 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>INDC</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Flavio Magalhães da Cruz</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Indicação nº 002/2021 – autoria Vereador Municipal Flávio Magalhães da Cruz - indica ao Executivo Municipal o serviço de moto-propaganda para esclarecimentos sobre a vacinação da Covid-19, informando os critérios de urgência.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Indicação nº 003/2021 – autoria Vereador Municipal Flávio Magalhaes da Cruz, indica ao Executivo Municipal o serviço de colocação do cascalho na estrada rural para Santa Cruz do Escalvado em caráter urgente.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Renato de Jair</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/289/renato-indicacao-04_de_2021.pdf</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/289/renato-indicacao-04_de_2021.pdf</t>
   </si>
   <si>
     <t>Indicação nº 004/2021 – autoria do Vereador Renato Custódio Araujo, indica ao Executivo Municipal o serviço de colocação de placas indicativas nas estrada rurais do município</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Ireni</t>
   </si>
   <si>
     <t>Indicação nº 005/2021 – autoria Vereadora Ireni Gessi de Souza, indica ao Executivo Municipal o ser viço de colocação de lombadas na rua São Judas Tadeu, sentido Bairro Agreste</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Ricardo de Duduca</t>
   </si>
@@ -132,540 +132,540 @@
   <si>
     <t>292</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Indicação nº 007/2021 - autoria Vereador Ricardo Luiz da Silva Ravaiano , indica ao Executivo Municipal calçamento no trecho final da rua Maria Romana Braz</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Indicação nº 008 - autoria Vereador Ireni Gessi de Souza Martins, indica ao Executivo Municipal, serviços para erosão em área próxima a cerca da igreja São Judas Tadeu que afeta moradores das casas próximas, especialmente o nº 13</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/296/indicacao__flavinho__curso_de_direcao_aos_motoristas.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/296/indicacao__flavinho__curso_de_direcao_aos_motoristas.doc</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal cursos de atualização para os motoristas da prefeitura</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/297/indicacao__flavinho__servicos_de_engenharia.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/297/indicacao__flavinho__servicos_de_engenharia.doc</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a disponibilização dos engenheiros da prefeitura para fazer projetos para todas as obras de particulares que venham a requerer</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/298/indicacao__renato____campanha_dengue.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/298/indicacao__renato____campanha_dengue.doc</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal uma maior ênfase da campanha de combate a dengue.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Elvis</t>
   </si>
   <si>
     <t>indica a colocação de poste de luz</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/301/renato-indicacao-13_de_2021.pdf</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/301/renato-indicacao-13_de_2021.pdf</t>
   </si>
   <si>
     <t>indica ao executivo um transporte mais humanizado aos pacientes que fazem tratamento oncologico</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/302/renato-indicacao-14_de_2021.pdf</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/302/renato-indicacao-14_de_2021.pdf</t>
   </si>
   <si>
     <t>indica a colocação de lombada na Rua Giani Bordoni, no Bairro Agreste</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>indica ao executivo projeto que viabilize a distribuição gratuita de absorventes</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Tetê</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/305/indicacao__16__rodrigo.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/305/indicacao__16__rodrigo.doc</t>
   </si>
   <si>
     <t>O vereador, ao final assinado, requer, com fulcro nos arts. 181 e 182, ambos do Regimento Interno, o envio da presente INDICAÇÃO ao Sr. Prefeito Municipal,	para que adote as providências necessárias para a iluminação completa do Cruzeiro, localizado na Vila Padre Geraldo Maia,  desta cidade de Piedade de Ponte Nova/MG.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/306/indicacao__ireni___poste__iluminacao.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/306/indicacao__ireni___poste__iluminacao.doc</t>
   </si>
   <si>
     <t>A Vereadora, ao final assinado, requer, com fulcro nos arts. 181 e 182, ambos do Regimento Interno, o envio da presente INDICAÇÃO ao Sr. Prefeito Municipal, para que seja providenciado a colocação de um poste com iluminação pública na Rua Travessa Amazonas, próximo ao nº 418,perto do escadão.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/307/indicacao__ireni___esgoto.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/307/indicacao__ireni___esgoto.doc</t>
   </si>
   <si>
     <t>A Vereadora, ao final assinado, requer, com fulcro nos arts. 181 e 182, ambos do Regimento Interno, o envio da presente INDICAÇÃO ao Sr. Prefeito Municipal, para que seja providenciado a manutenção da rede de esgoto na Rua Carlos Pinto Vieira , do nº440 a 460 e contenção de erosão, nesta cidade</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/308/renato_indicacao_n_19_de_2021.pdf</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/308/renato_indicacao_n_19_de_2021.pdf</t>
   </si>
   <si>
     <t>O Vereador, ao final assinado, requer, com fulcro nos arts. 181 e 182, ambos do Regimento Interno, o envio da presente INDICAÇÃO ao Sr. Prefeito Municipal, para que seja feita a conclusão da iluminação das Ruas C e D , do Bairro Novo Agreste , desta cidade..</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/309/indicacao__ricardo___doacao_de_area.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/309/indicacao__ricardo___doacao_de_area.doc</t>
   </si>
   <si>
     <t>O Vereador, ao final assinado, requer, com fulcro nos arts. 181 e 182, ambos do Regimento Interno, o envio da presente INDICAÇÃO ao Sr. Prefeito Municipal, para que seja feita, respeitando a legislação vigente, doação/transferência de áreas para a instalação e estruturação das diversas empresas do nosso Município.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/325/renato-_indicacao_n_24_de_2021.pdf</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/325/renato-_indicacao_n_24_de_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal retorno das atividades esportivas no município.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/326/indicacao__ireni__pavimentacao.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/326/indicacao__ireni__pavimentacao.doc</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que seja providenciado serviços de reparos, consertos da pavimentação  das Ruas A e B do Agreste.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/334/renato_-_indicacao_n_27_de_2021.pdf</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/334/renato_-_indicacao_n_27_de_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal para que seja providenciado a colocação de bueiros no trecho do nº250 da Rua Brasil e no trecho próximo ao nº132 da Rua Lindolfo Gonçalves da Veiga, deste município.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/335/indicacao_ireni__padronizacao_de_cores_dos_predio_publicos.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/335/indicacao_ireni__padronizacao_de_cores_dos_predio_publicos.doc</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que todos os prédios públicos(parte externa) tenham as cores da bandeira do município.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/338/indicacao_ricardo_barraginhas.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/338/indicacao_ricardo_barraginhas.doc</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que seja providenciado a construção de barraginhas secas na zona rural do município.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/339/indicacao_ricardo_viveiro.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/339/indicacao_ricardo_viveiro.doc</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal para que seja providenciado a construção de um viveiro de mudas no município .</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/340/indicacao_ireni_cascalho_outubro.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/340/indicacao_ireni_cascalho_outubro.doc</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a colocação de cascalho em alguns pontos críticos das estradas da Zona Rural do município.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/341/indicacao__ireni__quebra_molas.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/341/indicacao__ireni__quebra_molas.doc</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a colocação de colocação de quebra molas na Rua Brasil deste município</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/342/renato_-_indicacao_n_33_de_2021.pdf</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/342/renato_-_indicacao_n_33_de_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a retirada de cães abandonados das ruas deste município.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/343/indicacao__tete__placas_de_identificacao.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/343/indicacao__tete__placas_de_identificacao.doc</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a instalação de placas de identificação com nomes das ruas do município.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/349/indicacao__elvis___poste__iluminacao__rua_teofilo_de_oliveira.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/349/indicacao__elvis___poste__iluminacao__rua_teofilo_de_oliveira.doc</t>
   </si>
   <si>
     <t>O Vereador, ao final assinado, requer, com fulcro nos arts. 181 e 182, ambos do Regimento Interno, o envio da presente INDICAÇÃO ao Sr. Prefeito Municipal, para que seja providenciado a colocação de um poste com iluminação pública na Rua Teófilo de Oliveira Leite , deste município._x000D_
 _x000D_
 	JUSTIFICATIVA:_x000D_
 _x000D_
 	_x000D_
 	A presente indicação se justifica para fins de promover maior segurança na  rua em comento, onde não há poste com iluminação pública, causando insegurança e medo aos transeuntes que necessitam passar por aquele local no período noturno. A falta de iluminação pública na rua dá azo a pessoas mal intencionadas cometerem ilícitos, o que dificulta a sua imediata identificação. _x000D_
              Portanto, INDICO, ao Sr. Prefeito Municipal , após aprovação dos caros colegas, que seja colocado um poste visando promover a iluminação na rua em comento com o escopo garantir a segurança dos pedestres que utilizam desta via, bem como das pessoas que ali vivem.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/351/indicacao_ricardo_37.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/351/indicacao_ricardo_37.doc</t>
   </si>
   <si>
     <t>O Vereador, ao final assinado, requer, com fulcro nos arts. 181 e 182, ambos do Regimento Interno, o envio a presente INDICAÇÃO ao Sr. Prefeito Municipal, para que seja providenciado a construção de guaritas/abrigos para os trabalhadores que utilização transporte para fora do município.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/352/indicacao__renato___rua_minas_gerais.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/352/indicacao__renato___rua_minas_gerais.doc</t>
   </si>
   <si>
     <t>O Vereador, ao final assinado, requer, com fulcro nos arts. 181 e 182, ambos do Regimento Interno, o envio da presente INDICAÇÃO ao Sr. Prefeito Municipal, para que seja providenciado reforma do calçamento da Rua Minas Gerais ,deste município .</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/299/requerimento_2021__flavinho___convocacao_chefe_do_orgaos_municipal_de_agricultura.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/299/requerimento_2021__flavinho___convocacao_chefe_do_orgaos_municipal_de_agricultura.docx</t>
   </si>
   <si>
     <t>Requer a convocação de auxiliar do Prefeito para fins de prestar  esclarecimentos acerca de suas atribuições.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>RESOL</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/336/resolucao_oo1-2021.pdf</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/336/resolucao_oo1-2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº.  001/2021 de 08 de setembro de 2021. “Altera o art. 181 do Regimento Interno.”</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>PLORD</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/274/piedade_-_minuta_pl_-_reajuste_servidores_2021.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/274/piedade_-_minuta_pl_-_reajuste_servidores_2021.doc</t>
   </si>
   <si>
     <t>Dispõe sobre revisão geral anual de 4,52% para os servidores do executivo municipal</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/275/beneficios_fiscais_-_2021_-_piedade_de_ponte_nova.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/275/beneficios_fiscais_-_2021_-_piedade_de_ponte_nova.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de incentivos para recolhimento de tributos municipais vencidos em 31/12/2020</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>Dispõe sobre criação de Programa Municipal de Desenvolvimento da Cadeia Produtiva da Agricultura Familiar</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/278/piedade_-_minuta_pl_-_reajuste_servidores_2021.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/278/piedade_-_minuta_pl_-_reajuste_servidores_2021.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual dos servidores públicos do município</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>revisão anual do subsídio dos vereadores e remuneração dos servidores da Câmara Municipal</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/280/lei_1233_de_2021.pdf</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/280/lei_1233_de_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre revisão anual do subsídio dos vereadores e remuneração dos servidores da Câmara Municipal de Piedade de Ponte Nova</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/294/ldo_2022.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/294/ldo_2022.doc</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da lei orçamentária de 2022, do plano plurianual para o quadriênio 2022-2025e dá outras providências.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/295/beneficios_fiscais_-_2021_-_piedade_de_ponte_nova.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/295/beneficios_fiscais_-_2021_-_piedade_de_ponte_nova.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de incentivos para recolhimento de tributos municipais vencidos em 31/12/2020.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/333/autoriza_ingresso_cisdeste_-_piedade_de_ponte_nova.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/333/autoriza_ingresso_cisdeste_-_piedade_de_ponte_nova.doc</t>
   </si>
   <si>
     <t>Autoriza ao ingresso do Município de Piedade de Ponte Nova como Ente consorciado ao Consórcio Intermunicipal de Saúde para o Gerenciamento da Rede de Urgência e de Emergência da Macro Sudeste -CIDESTE e dá outras providências.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/337/credito_especial_-_cisdeste.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/337/credito_especial_-_cisdeste.doc</t>
   </si>
   <si>
     <t>Projeto de lei n°15 - Renumerado para Projeto de Lei nº 21 - Autoriza a abertura de crédito adicional, modalidade especial e dá outras providências.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>PLCOM</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/271/2021.pdf</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/271/2021.pdf</t>
   </si>
   <si>
     <t>Cria o Cargo de Nutricionista</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/272/altera_vencimento_assessor_juridico_piedade_de_ponte_nova.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/272/altera_vencimento_assessor_juridico_piedade_de_ponte_nova.doc</t>
   </si>
   <si>
     <t>Altera o vencimento do cargo de assessor jurídico em 2021</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/273/cria_cargo_chefe_departamento_engenharia_-_piedade_de_ponte_nova.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/273/cria_cargo_chefe_departamento_engenharia_-_piedade_de_ponte_nova.doc</t>
   </si>
   <si>
     <t>Cria Cargo de Chefe de Departamento de Engenharia e de Planejamento e Desenvolvimento Urbano e Rural</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/332/altera_ldo_-_piedade_de_ponte_nova_1.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/332/altera_ldo_-_piedade_de_ponte_nova_1.docx</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei Orçamentária Anual do exercício de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/347/projeto_de_lei_do_ppa_2022a2025.pdf</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/347/projeto_de_lei_do_ppa_2022a2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 58 de 28 de outubro de 2021 - Lei do Plano Plurianual para o período de 2022-2025.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -972,68 +972,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/289/renato-indicacao-04_de_2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/296/indicacao__flavinho__curso_de_direcao_aos_motoristas.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/297/indicacao__flavinho__servicos_de_engenharia.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/298/indicacao__renato____campanha_dengue.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/301/renato-indicacao-13_de_2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/302/renato-indicacao-14_de_2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/305/indicacao__16__rodrigo.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/306/indicacao__ireni___poste__iluminacao.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/307/indicacao__ireni___esgoto.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/308/renato_indicacao_n_19_de_2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/309/indicacao__ricardo___doacao_de_area.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/325/renato-_indicacao_n_24_de_2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/326/indicacao__ireni__pavimentacao.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/334/renato_-_indicacao_n_27_de_2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/335/indicacao_ireni__padronizacao_de_cores_dos_predio_publicos.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/338/indicacao_ricardo_barraginhas.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/339/indicacao_ricardo_viveiro.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/340/indicacao_ireni_cascalho_outubro.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/341/indicacao__ireni__quebra_molas.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/342/renato_-_indicacao_n_33_de_2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/343/indicacao__tete__placas_de_identificacao.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/349/indicacao__elvis___poste__iluminacao__rua_teofilo_de_oliveira.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/351/indicacao_ricardo_37.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/352/indicacao__renato___rua_minas_gerais.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/299/requerimento_2021__flavinho___convocacao_chefe_do_orgaos_municipal_de_agricultura.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/336/resolucao_oo1-2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/274/piedade_-_minuta_pl_-_reajuste_servidores_2021.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/275/beneficios_fiscais_-_2021_-_piedade_de_ponte_nova.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/278/piedade_-_minuta_pl_-_reajuste_servidores_2021.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/280/lei_1233_de_2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/294/ldo_2022.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/295/beneficios_fiscais_-_2021_-_piedade_de_ponte_nova.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/333/autoriza_ingresso_cisdeste_-_piedade_de_ponte_nova.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/337/credito_especial_-_cisdeste.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/271/2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/272/altera_vencimento_assessor_juridico_piedade_de_ponte_nova.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/273/cria_cargo_chefe_departamento_engenharia_-_piedade_de_ponte_nova.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/332/altera_ldo_-_piedade_de_ponte_nova_1.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/347/projeto_de_lei_do_ppa_2022a2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/289/renato-indicacao-04_de_2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/296/indicacao__flavinho__curso_de_direcao_aos_motoristas.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/297/indicacao__flavinho__servicos_de_engenharia.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/298/indicacao__renato____campanha_dengue.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/301/renato-indicacao-13_de_2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/302/renato-indicacao-14_de_2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/305/indicacao__16__rodrigo.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/306/indicacao__ireni___poste__iluminacao.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/307/indicacao__ireni___esgoto.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/308/renato_indicacao_n_19_de_2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/309/indicacao__ricardo___doacao_de_area.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/325/renato-_indicacao_n_24_de_2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/326/indicacao__ireni__pavimentacao.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/334/renato_-_indicacao_n_27_de_2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/335/indicacao_ireni__padronizacao_de_cores_dos_predio_publicos.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/338/indicacao_ricardo_barraginhas.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/339/indicacao_ricardo_viveiro.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/340/indicacao_ireni_cascalho_outubro.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/341/indicacao__ireni__quebra_molas.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/342/renato_-_indicacao_n_33_de_2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/343/indicacao__tete__placas_de_identificacao.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/349/indicacao__elvis___poste__iluminacao__rua_teofilo_de_oliveira.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/351/indicacao_ricardo_37.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/352/indicacao__renato___rua_minas_gerais.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/299/requerimento_2021__flavinho___convocacao_chefe_do_orgaos_municipal_de_agricultura.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/336/resolucao_oo1-2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/274/piedade_-_minuta_pl_-_reajuste_servidores_2021.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/275/beneficios_fiscais_-_2021_-_piedade_de_ponte_nova.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/278/piedade_-_minuta_pl_-_reajuste_servidores_2021.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/280/lei_1233_de_2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/294/ldo_2022.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/295/beneficios_fiscais_-_2021_-_piedade_de_ponte_nova.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/333/autoriza_ingresso_cisdeste_-_piedade_de_ponte_nova.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/337/credito_especial_-_cisdeste.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/271/2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/272/altera_vencimento_assessor_juridico_piedade_de_ponte_nova.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/273/cria_cargo_chefe_departamento_engenharia_-_piedade_de_ponte_nova.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/332/altera_ldo_-_piedade_de_ponte_nova_1.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/347/projeto_de_lei_do_ppa_2022a2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H50"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="167.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="166.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>