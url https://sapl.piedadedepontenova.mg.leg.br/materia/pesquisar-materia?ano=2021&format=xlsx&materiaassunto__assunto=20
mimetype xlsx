--- v0 (2026-01-11)
+++ v1 (2026-04-24)
@@ -54,274 +54,274 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMEN</t>
   </si>
   <si>
     <t>Emenda a Projetos de Leis</t>
   </si>
   <si>
     <t>Geraldo Nobre Neto</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/329/emenda_substitutiva___projeto_que_da_denominacao_a_ruas_e_bairros.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/329/emenda_substitutiva___projeto_que_da_denominacao_a_ruas_e_bairros.docx</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA SUBSTITUTIVA Nº. 01 DE 23 DE AGOSTO DE 2021._x000D_
 PROJETO DE LEI COMPLEMENTAR Nº. 015/2021_x000D_
 _x000D_
 Autoria: _x000D_
 Mesa Diretora_x000D_
 _x000D_
 Ementa:_x000D_
 Altera a denominação das ruas públicas previstas no Anexo I do projeto de lei complementar acima mencionado mediante indicação feita pelos Edis.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>RESOL</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Geraldinho do Posto</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/345/projeto_de_resolucao_02_2021__honra_ao_merito___mons_caetano_e_pe_jose_miguel_3.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/345/projeto_de_resolucao_02_2021__honra_ao_merito___mons_caetano_e_pe_jose_miguel_3.docx</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº.  002/2021 de 28 de outubro de 2021._x000D_
 _x000D_
 “Concede Diploma de Honra ao Mérito e dá outra providências.” _x000D_
 _x000D_
 A CÂMARA DE VEREADORES DO MUNICÍPIO DE PIEDADE DE PONTE NOVA, no uso das atribuições legais, apresenta, aprova e promulga a seguinte Resolução:_x000D_
 _x000D_
 Art. 1º. Fica concedido Diploma de Honra ao Mérito, por indicação do Vereador Geraldo Nobre Neto, ao Monsenhor Caetano Cenaque Piovezani e ao Padre José da Silveira Miguel, pelos relevantes serviços prestados à comunidade Piedadense.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Ireni</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/348/justificativa_ao_projeto_de_resolucao_no_003_-_honra_ao_merito.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/348/justificativa_ao_projeto_de_resolucao_no_003_-_honra_ao_merito.docx</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº.  003/2021 de 28 de outubro de 2021._x000D_
 _x000D_
 “Concede Diploma de Honra ao Mérito e dá outra providências.” _x000D_
 _x000D_
 A CÂMARA DE VEREADORES DO MUNICÍPIO DE PIEDADE DE PONTE NOVA, no uso das atribuições legais, apresenta, aprova e promulga a seguinte Resolução:_x000D_
 _x000D_
 Art. 1º. Fica concedido Diploma de Honra ao Mérito, por indicação da Vereadora Ireni Gessi de Souza Martins,  ao Padre Fabiano Alves de Assis pelos relevantes serviços prestados à comunidade Piedadense.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>PLORD</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/281/pl_novo_conselho_do_fundeb_-_lei_14.113-2020.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/281/pl_novo_conselho_do_fundeb_-_lei_14.113-2020.doc</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 009/2021_x000D_
 Dispõe sobre o Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação - Fundeb do Município de Piedade de Ponte Nova - MG.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/285/fixa_piso_acs_e_ace_-_2021_-_piedade_de_ponte_nova.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/285/fixa_piso_acs_e_ace_-_2021_-_piedade_de_ponte_nova.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº 010/2021 de 11 de março de 2021_x000D_
 Dispõe sobre fixação de piso municipal que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 014/2021 DE 16 DE JUNHO DE 2021._x000D_
 _x000D_
 “Altera a Lei nº. 1.052/2011, aumentando a margem consignável do Vereador e Servidor Da Câmara Municipal para 35% do vencimento.”</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/311/projeto_de_lei_no_015_-_plano_intermunicipal_de_gestao_integrada_de_residuos_solidos.pdf</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/311/projeto_de_lei_no_015_-_plano_intermunicipal_de_gestao_integrada_de_residuos_solidos.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 013 de 16 de junho de 2021_x000D_
 Renumerado para Projeto de Lei nº 015 /2021_x000D_
 _x000D_
 Aprova Plano Intermunicipal de Gestão Integrada de Resíduos Sólidos para os municípios associados ao Consórcio Intermunicipal Multissetorial do Vale do Piranga - CIMVALPI  e dá outras providências.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/324/projeto_de_lei_subsidio__vereador_1.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/324/projeto_de_lei_subsidio__vereador_1.docx</t>
   </si>
   <si>
     <t>Projeto de Lei Nº  017/ 2021_x000D_
 Dispõe sobre a fixação dos subsídios dos Vereadores e Presidente da Câmara Municipal de Piedade de Ponte Nova, para a Legislatura 2025/2028 e dá outras providências.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/328/projeto_de_lei_016.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/328/projeto_de_lei_016.docx</t>
   </si>
   <si>
     <t>Dispõe sobre alienação de imóvel situado , na Praça Dr. José Pinto Vieira.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/350/projeto_de_lei_ordinaria_bem_estar_de_caes_e_gatos.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/350/projeto_de_lei_ordinaria_bem_estar_de_caes_e_gatos.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 023 de 09 de novembro de 2021_x000D_
 _x000D_
 Dispõe sobre controle de população de cães e gatos no âmbito do Município de Piedade de Ponte Nova e dá outras providências.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/353/subvencao-_piedade_de_ponte_nova.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/353/subvencao-_piedade_de_ponte_nova.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº 022 de 16 de dezembro de 2021_x000D_
 Renumerado para Projeto de Lei Ordinária nº 024_x000D_
 Dispõe sobre autorização para concessão de subvençoes sociais, contribuições e auxílios financeiros.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>PLCOM</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/318/denominacao_ruas_e_limitacao_bairros_-_piedade_de_ponte_nova_-_projeto_de_lei_no_017.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/318/denominacao_ruas_e_limitacao_bairros_-_piedade_de_ponte_nova_-_projeto_de_lei_no_017.docx</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 015 de 22 de julho de 2021_x000D_
 Renumerado para Projeto de Lei Complementar nº 056/2021_x000D_
 Dispõe sobre denominação de vias públicas e delimitação de bairros da zona urbana da sede do Município de Piedade de Ponte Nova</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/354/altera_itbi_-_piedade_de_ponte_nova.pdf</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/354/altera_itbi_-_piedade_de_ponte_nova.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 060 de 16 de dezembro de 2021_x000D_
 "Dispõe sobre a base de cálculo para fins de apuração e cobrança do ITBI e dá outras providências.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>ELORG</t>
   </si>
   <si>
     <t>Emenda a Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/270/emenda_lei_organica_-_piedade_de_ponte_nova.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/270/emenda_lei_organica_-_piedade_de_ponte_nova.docx</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica Municipal n° 01 de 14 de janeiro de 2021._x000D_
  Renumerada para Proposta de Emenda a Lei Orgânica nº 005/2021_x000D_
 _x000D_
 A Câmara Municipal de Piedade de Ponte Nova aprovou e a Mesa Diretora da Câmara Municipal de Piedade de Ponte Nova promulga a seguinte emenda à lei orgânica municipal._x000D_
 _x000D_
 Art. 1° O §3° do art. 87 da Lei Orgânica Municipal passa a vigorar com a seguinte alteração:_x000D_
 “§1º O Vice–Prefeito, além de outras atribuições que lhe forem conferidas por lei, auxiliará a Administração Municipal sempre que ocorrer convocação através de ato específico a ser expedido pelo Prefeito Municipal, do qual constará o exercício atribuições e/ou funções no âmbito da administração direta e indireta municipal e/ou missões especiais  de representação do Município.”_x000D_
 _x000D_
 	Art. 2° Esta emenda à lei orgânica entrará em vigor na data de sua publicação._x000D_
 _x000D_
 _x000D_
 	Piedade de Ponte Nova, 14 de janeiro de 2021._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 	Antônio Mayrink Bordoni _x000D_
 	Prefeito Municipal</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -645,68 +645,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/329/emenda_substitutiva___projeto_que_da_denominacao_a_ruas_e_bairros.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/345/projeto_de_resolucao_02_2021__honra_ao_merito___mons_caetano_e_pe_jose_miguel_3.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/348/justificativa_ao_projeto_de_resolucao_no_003_-_honra_ao_merito.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/281/pl_novo_conselho_do_fundeb_-_lei_14.113-2020.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/285/fixa_piso_acs_e_ace_-_2021_-_piedade_de_ponte_nova.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/311/projeto_de_lei_no_015_-_plano_intermunicipal_de_gestao_integrada_de_residuos_solidos.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/324/projeto_de_lei_subsidio__vereador_1.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/328/projeto_de_lei_016.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/350/projeto_de_lei_ordinaria_bem_estar_de_caes_e_gatos.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/353/subvencao-_piedade_de_ponte_nova.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/318/denominacao_ruas_e_limitacao_bairros_-_piedade_de_ponte_nova_-_projeto_de_lei_no_017.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/354/altera_itbi_-_piedade_de_ponte_nova.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/270/emenda_lei_organica_-_piedade_de_ponte_nova.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/329/emenda_substitutiva___projeto_que_da_denominacao_a_ruas_e_bairros.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/345/projeto_de_resolucao_02_2021__honra_ao_merito___mons_caetano_e_pe_jose_miguel_3.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/348/justificativa_ao_projeto_de_resolucao_no_003_-_honra_ao_merito.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/281/pl_novo_conselho_do_fundeb_-_lei_14.113-2020.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/285/fixa_piso_acs_e_ace_-_2021_-_piedade_de_ponte_nova.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/311/projeto_de_lei_no_015_-_plano_intermunicipal_de_gestao_integrada_de_residuos_solidos.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/324/projeto_de_lei_subsidio__vereador_1.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/328/projeto_de_lei_016.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/350/projeto_de_lei_ordinaria_bem_estar_de_caes_e_gatos.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/353/subvencao-_piedade_de_ponte_nova.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/318/denominacao_ruas_e_limitacao_bairros_-_piedade_de_ponte_nova_-_projeto_de_lei_no_017.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/354/altera_itbi_-_piedade_de_ponte_nova.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/270/emenda_lei_organica_-_piedade_de_ponte_nova.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="171.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="170.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>