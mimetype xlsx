--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -54,159 +54,159 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>INDC</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Carlinhos Motorista</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/268/indicacao_no_001_-_jose_carlos_melhoria_na_rede_de_esgoto.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/268/indicacao_no_001_-_jose_carlos_melhoria_na_rede_de_esgoto.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 001/2021_x000D_
 _x000D_
 Ao Plenário da Câmara Municipal_x000D_
 _x000D_
 	O Vereador José Carlos da Silva, ao final assinado, requer, na forma regimental, seja enviada a presente INDICAÇÃO ao Sr. Prefeito Municipal para que adote as providências necessárias para serviços de conserto na rede de esgoto com troca de canalização, localizado nas ruas José Galdino e Chico Lelé,  desta cidade de Piedade de Ponte Nova/MG.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Renato de Jair</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/321/renato_-_indicacao_n_21_de_2021.pdf</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/321/renato_-_indicacao_n_21_de_2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 021/2021_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Exmo. Sr._x000D_
 Vereador Geraldo Nobre Neto_x000D_
 DD. Presidente da Câmara Municipal._x000D_
 _x000D_
 _x000D_
 _x000D_
 	 O vereador, ao final assinado, requer, com fulcro nos arts. 181 e 182, ambos do Regimento Interno, o envio da presente INDICAÇÃO ao Sr. Prefeito Municipal , para que seja dado denominação de “José Carlos Salumé” à quadra poliesportiva que está sendo construída na Rua Natalino Martins de Souza, próximo a creche e a APAE desta cidade.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Ricardo de Duduca</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/323/indicacao_no_022_-_alojamento_para_pm_-_ricardo_luiz_da_silva_ravaiano.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/323/indicacao_no_022_-_alojamento_para_pm_-_ricardo_luiz_da_silva_ravaiano.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 022/2021_x000D_
 Exmo. Sr._x000D_
 Vereador Geraldo Nobre Neto_x000D_
 DD. Presidente da Câmara Municipal._x000D_
 _x000D_
 _x000D_
 _x000D_
 	 O vereador, ao final assinado, requer, com fulcro nos arts. 181 e 182, ambos do Regimento Interno, o envio da presente INDICAÇÃO ao Sr. Prefeito Municipal , para que seja disponibilizados aos Policiais Militares que prestam serviços no município de Piedade de Ponte Nova/MG alojamento, sem custos, ou despesas  adicionais para o Município de Piedade de Ponte Nova/MG.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Flavio Magalhães da Cruz</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/322/indicacao_no_023_-__flavio_magalhaes_da_cruz.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/322/indicacao_no_023_-__flavio_magalhaes_da_cruz.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 023/2021_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Exmo. Sr._x000D_
 Vereador Geraldo Nobre Neto_x000D_
 DD. Presidente da Câmara Municipal._x000D_
 _x000D_
 _x000D_
 _x000D_
 	 O vereador, ao final assinado, requer, com fulcro nos arts. 181 e 182, ambos do Regimento Interno, o envio da presente INDICAÇÃO ao Sr. Prefeito Municipal , para que seja feito serviços de infraestrutura, tais como calçamento, iluminação pública, esgoto, dentre outros no local onde existe um loteamento no final da Avenida Dona Quiquinha,nesta cidade, indo para Santa Cruz do Escalvado.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Geraldinho do Posto</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/327/indicacao__geraldinho.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/327/indicacao__geraldinho.doc</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal alienação de imóvel situado na Praça Dr. José Pinto Vieira.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Ireni</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/344/indicacao_ireni__criacao_do_fundo_municipal_de_empreendedorismo_no_35.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/344/indicacao_ireni__criacao_do_fundo_municipal_de_empreendedorismo_no_35.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 35/2021_x000D_
 _x000D_
 Exmo. Sr._x000D_
 Vereador Geraldo Nobre Neto_x000D_
 DD. Presidente da Câmara Municipal._x000D_
 _x000D_
 _x000D_
 	 A Vereadora, ao final assinado, requer, com fulcro nos arts. 181 e 182, ambos do Regimento Interno, o envio da presente INDICAÇÃO ao Sr. Prefeito Municipal, para que seja criado um fundo municipal de empreendimento coletivo, qualificação e inserção profissional possibilitando o desenvolvimento local e regional.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -520,68 +520,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/268/indicacao_no_001_-_jose_carlos_melhoria_na_rede_de_esgoto.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/321/renato_-_indicacao_n_21_de_2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/323/indicacao_no_022_-_alojamento_para_pm_-_ricardo_luiz_da_silva_ravaiano.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/322/indicacao_no_023_-__flavio_magalhaes_da_cruz.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/327/indicacao__geraldinho.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/344/indicacao_ireni__criacao_do_fundo_municipal_de_empreendedorismo_no_35.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/268/indicacao_no_001_-_jose_carlos_melhoria_na_rede_de_esgoto.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/321/renato_-_indicacao_n_21_de_2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/323/indicacao_no_022_-_alojamento_para_pm_-_ricardo_luiz_da_silva_ravaiano.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/322/indicacao_no_023_-__flavio_magalhaes_da_cruz.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/327/indicacao__geraldinho.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2021/344/indicacao_ireni__criacao_do_fundo_municipal_de_empreendedorismo_no_35.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="156.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="155.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>