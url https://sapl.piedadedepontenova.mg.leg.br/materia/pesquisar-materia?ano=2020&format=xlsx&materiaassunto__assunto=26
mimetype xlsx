--- v0 (2025-11-02)
+++ v1 (2026-04-24)
@@ -54,290 +54,290 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
     <t>Ireni</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/238/mocao_de_pesar_no_001_francisco_tomaz_izidorio.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/238/mocao_de_pesar_no_001_francisco_tomaz_izidorio.doc</t>
   </si>
   <si>
     <t>Moção de Pesar nº 001/2020_x000D_
 Os Vereadores, que a presente subscrevem, com assento nesta Egrégia Casa de Leis, vêm através desta, após ouvido o Plenário, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à Família, pelo falecimento do Sr. FRANCISCO TOMAZ IZIDÓRIO  ocorrido em 14 de Março de 2020.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/239/mocao_de_pesar_no_002_maria_luiza_gomes_martins.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/239/mocao_de_pesar_no_002_maria_luiza_gomes_martins.doc</t>
   </si>
   <si>
     <t>Moção de Pesar nº 002/2020_x000D_
 Os Vereadores, que a presente subscrevem, com assento nesta Egrégia Casa de Leis, vêm através desta, após ouvido o Plenário, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à Família, pelo falecimento da Srª. MARIA LUIZA GOMES MARTINS  ocorrido em 28 de Março de 2020.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/240/mocao_de_pesar_no_003-_manoel_rodrigues.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/240/mocao_de_pesar_no_003-_manoel_rodrigues.doc</t>
   </si>
   <si>
     <t>Moção de Pesar nº 003/2020_x000D_
 Os Vereadores, que a presente subscrevem, com assento nesta Egrégia Casa de Leis, vêm através desta, após ouvido o Plenário, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à Família, pelo falecimento do Sr. MANOEL BRÁS RODRIGUES  ocorrido em 22 de Abril de 2020.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/241/mocao_de_pesar_no_004-_vanes_ferreira.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/241/mocao_de_pesar_no_004-_vanes_ferreira.doc</t>
   </si>
   <si>
     <t>Moção de Pesar nº 004/2020_x000D_
 Os Vereadores, que a presente subscrevem, com assento nesta Egrégia Casa de Leis, vêm através desta, após ouvido o Plenário, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à Família, pelo falecimento do Sr. Vanes Ferreira ocorrido em 20 de Maio de 2020.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Toninho Brum</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/245/mocao_de_pesar_no_005_-_luiza_lopes_pereira.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/245/mocao_de_pesar_no_005_-_luiza_lopes_pereira.doc</t>
   </si>
   <si>
     <t>Moção de Pesar nº 005/2020_x000D_
 Os Vereadores, que a presente subscrevem, com assento nesta Egrégia Casa de Leis, vêm através desta, após ouvido o Plenário, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à Família, pelo falecimento da Srª.Luiza Lopes Pereira, ocorrido em 17/06/2020.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/247/mocao_de_pesar_no_006_ireni_gessi_de_souza_martins.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/247/mocao_de_pesar_no_006_ireni_gessi_de_souza_martins.doc</t>
   </si>
   <si>
     <t>Moção de Pesar nº 006/2020_x000D_
 Os Vereadores, que a presente subscrevem, com assento nesta Egrégia Casa de Leis, vêm através desta, após ouvido o Plenário, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à Família, pelo falecimento da Srª. Ana da Anunciação Soares ocorrido em 24 de Maio de 2020._x000D_
 _x000D_
 _x000D_
 Mensagem_x000D_
 Faleceu em 24 de maio do corrente ano, a Srª Ana da Anunciação Soares, deixando enlutados os filhos José Graciano Soares,  Sebastião Ventura Soares,  Alberico Vieira Soares, Maria Aparecida Soares, Ermelindo Vieira e Maria Marta Gonzaga, seus 09 netos e 13 bisnetos. _x000D_
 Pessoa bastante conhecida, cresceu no seio de uma família respeitada pela conduta exemplar e ética. Atuante na sociedade local, viúva do saudoso Sr. Francisco Vieira Soares, tendo sempre uma conduta honrada, tendo ao longo de sua  vida  feito muitos amigos, deixando desolados seus familiares, amigos e conhecidos._x000D_
 Aos seus familiares, nossas sinceras condolências reiterando que esta Câmara não poderia deix</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Gilberto Enfermeiro</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/248/mocao_de_pesar_no_007_-_gilberto_paranhos_soares.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/248/mocao_de_pesar_no_007_-_gilberto_paranhos_soares.doc</t>
   </si>
   <si>
     <t>Moção de Pesar nº 007/2020_x000D_
 Os Vereadores, que a presente subscrevem, com assento nesta Egrégia Casa de Leis, vêm através desta, após ouvido o Plenário, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à Família, pelo falecimento do Sr. Agustinho da Silva Ramos ocorrido em 22 de agosto  de 2020.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/251/mocao_de_pesar_no_008_-_ireni_gessi_de_souza_martins.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/251/mocao_de_pesar_no_008_-_ireni_gessi_de_souza_martins.doc</t>
   </si>
   <si>
     <t>Moção de Pesar nº 008/2020_x000D_
 Os Vereadores, que a presente subscrevem, com assento nesta Egrégia Casa de Leis, vêm através desta, após ouvido o Plenário, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à Família, pelo falecimento do Sr. JOSÉ MACHADO DE MAGALHÃES  ocorrido em  06 de Junho de 2020.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/253/mocao_de_pesar_no_009_-_gilberto_paranhos_soares.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/253/mocao_de_pesar_no_009_-_gilberto_paranhos_soares.doc</t>
   </si>
   <si>
     <t>Moção de Pesar nº 009/2020_x000D_
 Os Vereadores, que a presente subscrevem, com assento nesta Egrégia Casa de Leis, vêm através desta, após ouvido o Plenário, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à Família, pelo falecimento da  Srª Lourença Lourdes de Oliveira, ocorrido em  28 de setembro  de 2020.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Joãozinho de João de Zita</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/254/mocao_de_pesar_no_010_-_jose_vicente_ferreira_-_vereador_joao_carlos_silveira_pereira.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/254/mocao_de_pesar_no_010_-_jose_vicente_ferreira_-_vereador_joao_carlos_silveira_pereira.doc</t>
   </si>
   <si>
     <t>Moção de Pesar nº 010/2020_x000D_
 Os Vereadores, que a presente subscrevem, com assento nesta Egrégia Casa de Leis, vêm através desta, após ouvido o Plenário, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à Família, pelo falecimento do  Sr. José Vicente Ferreira, ocorrido em 06 de outubro de 2020.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/255/mocao_de_pesar_no_011_-_djalma_henrique_pinto_pinheiro_-_vereador_antonio_martins_brum.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/255/mocao_de_pesar_no_011_-_djalma_henrique_pinto_pinheiro_-_vereador_antonio_martins_brum.doc</t>
   </si>
   <si>
     <t>Moção de Pesar nº 011/2020_x000D_
 Os Vereadores, que a presente subscrevem, com assento nesta Egrégia Casa de Leis, vêm através desta, após ouvido o Plenário, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à Família, pelo falecimento do  Sr. Djalma Henrique Pinto Pinheiro, ocorrido em 10 de setembro de 2020.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/256/mocao_de_pesar_no_012_-_autor_gilberto_paranhos_soares.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/256/mocao_de_pesar_no_012_-_autor_gilberto_paranhos_soares.doc</t>
   </si>
   <si>
     <t>Moção de Pesar nº 012/2020_x000D_
 Os Vereadores, que a presente subscrevem, com assento nesta Egrégia Casa de Leis, vêm através desta, após ouvido o Plenário, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à Família, pelo falecimento da  Srª. Ana Neta de Jesus, ocorrido em 23 de setembro de 2020.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/259/mocao_de_pesar_no_013_autoria_vereador_joao_carlos_silveira_pereira.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/259/mocao_de_pesar_no_013_autoria_vereador_joao_carlos_silveira_pereira.doc</t>
   </si>
   <si>
     <t>Moção de Pesar nº 013/2020_x000D_
 Os Vereadores, que a presente subscrevem, com assento nesta Egrégia Casa de Leis, vêm através desta, após ouvido o Plenário, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à Família, pelo falecimento de Miriã Líria Ottoni de Oliveira,  ocorrido em 26 de Outubro de 2020.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/262/mocao_de_pesar_no_014_-autoria_joao_carlos_silveira_pereira_-__jose_ronan.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/262/mocao_de_pesar_no_014_-autoria_joao_carlos_silveira_pereira_-__jose_ronan.doc</t>
   </si>
   <si>
     <t>Moção de Pesar nº 014/2020_x000D_
 Os Vereadores, que a presente subscrevem, com assento nesta Egrégia Casa de Leis, vêm através desta, após ouvido o Plenário, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à Família, pelo falecimento de do Sr. José Ronan de C. Nicolato,  ocorrido em 16 de Novembro de 2020.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Geraldinho do Posto</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/263/mocao_de_pesar_no_015-autoria_geraldo_nobre_neto_-_maria_das_gracas.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/263/mocao_de_pesar_no_015-autoria_geraldo_nobre_neto_-_maria_das_gracas.doc</t>
   </si>
   <si>
     <t>Moção de Pesar nº 015/2020_x000D_
 Os Vereadores, que a presente subscrevem, com assento nesta Egrégia Casa de Leis, vêm através desta, após ouvido o Plenário, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à Família, pelo falecimento  da Srª.  Maria das Graças Brum Bordoni, ocorrido em 07 de novembro de 2020.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/264/mocao_de_pesar_no_016_-_autoria_vereador_ireni_gessi_de_souza_martins_-_eliane_neves_vieira_santos.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/264/mocao_de_pesar_no_016_-_autoria_vereador_ireni_gessi_de_souza_martins_-_eliane_neves_vieira_santos.doc</t>
   </si>
   <si>
     <t>Moção de Pesar nº 016/2020_x000D_
 Os Vereadores, que a presente subscrevem, com assento nesta Egrégia Casa de Leis, vêm através desta, após ouvido o Plenário, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à Família, pelo falecimento  da Srª.  Eliane Neves Vieira Santos, ocorrido em 16 de Novembro de 2020.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/265/mocao_de_pesar_no_017_-_autoria_joao_carlos_silveira_pereira.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/265/mocao_de_pesar_no_017_-_autoria_joao_carlos_silveira_pereira.doc</t>
   </si>
   <si>
     <t>Moção de Pesar nº 017/2020_x000D_
 Os Vereadores, que a presente subscrevem, com assento nesta Egrégia Casa de Leis, vêm através desta, após ouvido o Plenário, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à Família, pelo falecimento  do Sr. Pablo José Martins, ocorrido em 05 de Novembro de 2020.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/266/mocao_de_pesar_no_018_-_autoria_joao_carlos_silveira_pereira.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/266/mocao_de_pesar_no_018_-_autoria_joao_carlos_silveira_pereira.doc</t>
   </si>
   <si>
     <t>Moção de Pesar nº 018/2020_x000D_
 Os Vereadores, que a presente subscrevem, com assento nesta Egrégia Casa de Leis, vêm através desta, após ouvido o Plenário, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à Família, pelo falecimento  do Sr. Valdir Cipriano de Souza, ocorrido em 29 de Outubro de 2020.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -645,68 +645,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/238/mocao_de_pesar_no_001_francisco_tomaz_izidorio.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/239/mocao_de_pesar_no_002_maria_luiza_gomes_martins.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/240/mocao_de_pesar_no_003-_manoel_rodrigues.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/241/mocao_de_pesar_no_004-_vanes_ferreira.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/245/mocao_de_pesar_no_005_-_luiza_lopes_pereira.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/247/mocao_de_pesar_no_006_ireni_gessi_de_souza_martins.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/248/mocao_de_pesar_no_007_-_gilberto_paranhos_soares.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/251/mocao_de_pesar_no_008_-_ireni_gessi_de_souza_martins.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/253/mocao_de_pesar_no_009_-_gilberto_paranhos_soares.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/254/mocao_de_pesar_no_010_-_jose_vicente_ferreira_-_vereador_joao_carlos_silveira_pereira.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/255/mocao_de_pesar_no_011_-_djalma_henrique_pinto_pinheiro_-_vereador_antonio_martins_brum.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/256/mocao_de_pesar_no_012_-_autor_gilberto_paranhos_soares.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/259/mocao_de_pesar_no_013_autoria_vereador_joao_carlos_silveira_pereira.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/262/mocao_de_pesar_no_014_-autoria_joao_carlos_silveira_pereira_-__jose_ronan.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/263/mocao_de_pesar_no_015-autoria_geraldo_nobre_neto_-_maria_das_gracas.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/264/mocao_de_pesar_no_016_-_autoria_vereador_ireni_gessi_de_souza_martins_-_eliane_neves_vieira_santos.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/265/mocao_de_pesar_no_017_-_autoria_joao_carlos_silveira_pereira.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/266/mocao_de_pesar_no_018_-_autoria_joao_carlos_silveira_pereira.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/238/mocao_de_pesar_no_001_francisco_tomaz_izidorio.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/239/mocao_de_pesar_no_002_maria_luiza_gomes_martins.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/240/mocao_de_pesar_no_003-_manoel_rodrigues.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/241/mocao_de_pesar_no_004-_vanes_ferreira.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/245/mocao_de_pesar_no_005_-_luiza_lopes_pereira.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/247/mocao_de_pesar_no_006_ireni_gessi_de_souza_martins.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/248/mocao_de_pesar_no_007_-_gilberto_paranhos_soares.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/251/mocao_de_pesar_no_008_-_ireni_gessi_de_souza_martins.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/253/mocao_de_pesar_no_009_-_gilberto_paranhos_soares.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/254/mocao_de_pesar_no_010_-_jose_vicente_ferreira_-_vereador_joao_carlos_silveira_pereira.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/255/mocao_de_pesar_no_011_-_djalma_henrique_pinto_pinheiro_-_vereador_antonio_martins_brum.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/256/mocao_de_pesar_no_012_-_autor_gilberto_paranhos_soares.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/259/mocao_de_pesar_no_013_autoria_vereador_joao_carlos_silveira_pereira.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/262/mocao_de_pesar_no_014_-autoria_joao_carlos_silveira_pereira_-__jose_ronan.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/263/mocao_de_pesar_no_015-autoria_geraldo_nobre_neto_-_maria_das_gracas.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/264/mocao_de_pesar_no_016_-_autoria_vereador_ireni_gessi_de_souza_martins_-_eliane_neves_vieira_santos.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/265/mocao_de_pesar_no_017_-_autoria_joao_carlos_silveira_pereira.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/266/mocao_de_pesar_no_018_-_autoria_joao_carlos_silveira_pereira.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="182.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="181.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>