--- v0 (2026-01-11)
+++ v1 (2026-04-24)
@@ -54,155 +54,155 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>RESOL</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Gilberto Paranhos Soares</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/234/resolucao_sessao_remota.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/234/resolucao_sessao_remota.docx</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 001/2020_x000D_
 _x000D_
 Aprova a realização de sessões remotas</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>DLEG</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Ireni, Osmar do ônibus</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 001/2020_x000D_
 _x000D_
 	A Câmara Municipal de Piedade de Ponte Nova aprovou e eu, Presidente, promulgo o seguinte DECRETO LEGISLATIVO:_x000D_
 	Art. 1º. Ficam aprovadas as contas anuais da Prefeitura Municipal de Piedade de Ponte Nova, relativas ao exercício de 2017, mantendo-se o parecer prévio do Tribunal de Contas de Minas Gerais – processo n.º 1.053.975._x000D_
 	Art. 2º. Este Decreto Legislativo entra em vigor na data de sua publicação, revogadas as disposições em contrário._x000D_
 	Art. 3º. Encaminhe-se ao Tribunal de Contas, nos termos do art. 44 da Lei Complementar Estadual n.º 102/2008._x000D_
 	Piedade de Ponte Nova, MG, 06 de janeiro de 2020_x000D_
 _x000D_
 _x000D_
 Vereador Ireni Gessi de Souza Martins_x000D_
 Presidente da CPFJL_x000D_
 Relatora da CPOrçamento e Tomada de Contas_x000D_
 _x000D_
 _x000D_
 Vereador Osmar  Firmino_x000D_
 Presidente da CPOrçamento e Tomada de Contas_x000D_
 Relator da CPFJL</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/260/pdl_transferencia_do_veiculo.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/260/pdl_transferencia_do_veiculo.doc</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 002/2020_x000D_
 Transfere o Veículo de propriedade do Legislativo Municipal para o Executivo Municipal.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>PLORD</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/261/projeto_de_lei_no_013_-_medidas_contra_covid-19.pdf</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/261/projeto_de_lei_no_013_-_medidas_contra_covid-19.pdf</t>
   </si>
   <si>
     <t>Projeto de lei nº 013/2020, de 07 de dezembro de 2020_x000D_
 Renumerado para Projeto de Lei nº 012/2020_x000D_
 _x000D_
 Dispõe sobre aplicação de medidas para enfrentamento da emergência de saúde pública de importância internacional decorrente do coronavírus responsável pela pandemia da Covid-19 e dá outras providências.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/267/projeto_de_lei_013_-_subvencoes_sociais.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/267/projeto_de_lei_013_-_subvencoes_sociais.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº 014/ 2020_x000D_
 Renumerado para Projeto de Lei nº 013/2020</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>PLCOM</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/229/projeto_de_lei_complementar_50.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/229/projeto_de_lei_complementar_50.doc</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 050 de 30 de março de 2020_x000D_
 Dispõe sobre a criação de vagas para o cargo de provimento efetivo de técnico de enfermagem</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -510,68 +510,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/234/resolucao_sessao_remota.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/260/pdl_transferencia_do_veiculo.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/261/projeto_de_lei_no_013_-_medidas_contra_covid-19.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/267/projeto_de_lei_013_-_subvencoes_sociais.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/229/projeto_de_lei_complementar_50.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/234/resolucao_sessao_remota.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/260/pdl_transferencia_do_veiculo.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/261/projeto_de_lei_no_013_-_medidas_contra_covid-19.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/267/projeto_de_lei_013_-_subvencoes_sociais.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/229/projeto_de_lei_complementar_50.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="132.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="132" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="195.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>