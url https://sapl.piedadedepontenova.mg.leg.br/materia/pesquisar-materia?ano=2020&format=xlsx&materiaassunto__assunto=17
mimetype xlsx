--- v0 (2025-11-02)
+++ v1 (2026-04-24)
@@ -54,175 +54,175 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Gilberto Enfermeiro</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/221/requerimento_no001_-_diarias_e_ajuda_de_custo_do_tnyoygZ.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/221/requerimento_no001_-_diarias_e_ajuda_de_custo_do_tnyoygZ.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº001/2020_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Exmo. Sr._x000D_
 Antônio Mayrink Bordoni_x000D_
 DD. Prefeito Municipal_x000D_
 _x000D_
 _x000D_
 		O Vereador ao final assinado requer, com a aprovação do Plenário da Câmara Municipal, com fundamento nos arts. 63 e 95, XXV, da Lei Orgânica Municipal, bem como no art. 10 da Lei Federal nº 12.527/11, as seguintes informações e documentos:_x000D_
 _x000D_
 a)	Informações escritas, comprovantes, relatórios, cópias de empenhos e subempenhos relativos as diárias e ajudas de custo de Servidores Municipais da Prefeitura Municipal de Piedade de Ponte Nova concedidas em 2019;_x000D_
 _x000D_
 b)	Informações escritas, comprovantes, relatórios, cópias de empenhos e subempenhos relativos as diárias e ajudas de custo de Secretários Municipais da Prefeitura Municipal de Piedade de Ponte Nova concedidas em 2019;_x000D_
 _x000D_
 c)	Informações escritas, comprovantes, relatórios, cópias de empenhos e subempenhos relativos as diárias e ajudas de custo do Prefeito Municipal de Piedade de Ponte Nova concedidas em 2019;_x000D_
 _x000D_
 _x000D_
 _x000D_
 		Fica o Sr. Prefeito Municipal adverti</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Ireni</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº002/2020_x000D_
 _x000D_
 _x000D_
 		A  Vereadora  ao final assinada requer, com a aprovação do Plenário da Câmara Municipal, com fundamento nos arts. 63 e 95, XXV, da Lei Orgânica Municipal, bem como no art. 10 da Lei Federal nº 12.527/11, as seguintes informações e documentos:_x000D_
 _x000D_
 a)	Informações escritas sobre a  ampliação imediata de vagas no Centro Municipal de Educação Infantil ou antiga creche municipal tendo em vista a necessidade de atendimento a várias crianças que ainda não são atendidas no município. _x000D_
 b)	Cumprimento das metas do Plano Decenal de Educação no que se refere ao item Educação Infantil._x000D_
 _x000D_
 		Fica o Sr. Prefeito Municipal advertido que a omissão da resposta tipifica infração político-administrativa prevista no art. 4º, III, do Decreto-Lei nº 201/67._x000D_
 _x000D_
 		Piedade de Ponte Nova, 18 de fevereiro_x000D_
 _x000D_
 Vereadora Ireni Gessi de Souza Martins</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/236/requerimento_004exames_laboratoriais_-_gilberto.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/236/requerimento_004exames_laboratoriais_-_gilberto.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº004/2020_x000D_
 _x000D_
 Exmo. Sr._x000D_
 Antônio Mayrink Bordoni_x000D_
 DD. Prefeito Municipal_x000D_
 _x000D_
 _x000D_
 		O  Vereador  ao final assinada requer, com a aprovação do Plenário da Câmara Municipal, com fundamento nos arts. 63 e 95, XXV, da Lei Orgânica Municipal, bem como no art. 10 da Lei Federal nº 12.527/11, as seguintes informações e documentos referentes a exames laboratoriais que passam pela Secretaria Municipal de Saúde do  Município de Piedade de Ponte Nova/MG_x000D_
 _x000D_
 a)	Informações escritas sobre  exames laboratoriais, quanto a diminuição drástica da liberação dos exames laboratoriais para os cidadãos que deles necessitam em seus tratamentos médicos; _x000D_
 b)	Informações escritas sobre exames laboratoriais,  quanto a situação de pagamento dos laboratórios conveniados;_x000D_
 _x000D_
 _x000D_
 		Fica o Sr. Prefeito Municipal advertido que a omissão da resposta tipifica infração político-administrativa prevista no art. 4º, III, do Decreto-Lei nº 201/67._x000D_
 _x000D_
 		Piedade de Ponte Nova, 12 de junho  de 2020._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Vereador Gilberto Paranhos Soar</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/237/requerimento_no005_indicadores_e_metas_da_saude_-_gilberto.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/237/requerimento_no005_indicadores_e_metas_da_saude_-_gilberto.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº005/2020_x000D_
 _x000D_
 _x000D_
 Exmo. Sr._x000D_
 Antônio Mayrink Bordoni_x000D_
 DD. Prefeito Municipal_x000D_
 _x000D_
 _x000D_
 		O  Vereador  ao final assinada requer, com a aprovação do Plenário da Câmara Municipal, com fundamento nos arts. 63 e 95, XXV, da Lei Orgânica Municipal, bem como no art. 10 da Lei Federal nº 12.527/11, as seguintes informações e documentos referentes : _x000D_
 _x000D_
 a)	Informações escritas fornecendo os números dos  Indicadores e Metas  dos serviços de saúde da Secretaria Municipal de Saúde do  Município de Piedade de Ponte Nova/MG do período de janeiro de 2017 a maio de 2020 ._x000D_
 _x000D_
 _x000D_
 _x000D_
 		Fica o Sr. Prefeito Municipal advertido que a omissão da resposta tipifica infração político-administrativa prevista no art. 4º, III, do Decreto-Lei nº 201/67._x000D_
 _x000D_
 		Piedade de Ponte Nova, 12 de junho  de 2020._x000D_
 _x000D_
 Vereador Gilberto Paranhos Soares</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Joãozinho de João de Zita</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/244/requerimento_-_joao_carlos__-_correios.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/244/requerimento_-_joao_carlos__-_correios.docx</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 006/2020_x000D_
 _x000D_
 _x000D_
 Sr. Presidente,_x000D_
 _x000D_
 _x000D_
 	O Vereador ao final assinado, vem, respeitosamente, requerer seja enviada este requerimento à Empresa Brasileira de Correios e Telégrafos, para que restabeleça o posto de atendimento bancário (Banco Postal) nesta cidade de Piedade de Ponte Nova.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
@@ -535,68 +535,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/221/requerimento_no001_-_diarias_e_ajuda_de_custo_do_tnyoygZ.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/236/requerimento_004exames_laboratoriais_-_gilberto.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/237/requerimento_no005_indicadores_e_metas_da_saude_-_gilberto.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/244/requerimento_-_joao_carlos__-_correios.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/221/requerimento_no001_-_diarias_e_ajuda_de_custo_do_tnyoygZ.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/236/requerimento_004exames_laboratoriais_-_gilberto.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/237/requerimento_no005_indicadores_e_metas_da_saude_-_gilberto.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/244/requerimento_-_joao_carlos__-_correios.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="145" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="144.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>