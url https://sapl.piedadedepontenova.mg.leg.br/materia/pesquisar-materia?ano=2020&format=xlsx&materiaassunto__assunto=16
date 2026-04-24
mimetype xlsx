--- v0 (2025-11-01)
+++ v1 (2026-04-24)
@@ -54,194 +54,194 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>INDC</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Ireni</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 001/2020_x000D_
 _x000D_
 	Indico ao Sr. Prefeito Municipal, após a devida aprovação pelo Plenário, que seja destinado a Capela Velório Municipal Padre Antônio Ribeiro Pinto equipamentos de cozinha como fogão com botijão de gás/ vasilhames necessários para café e bebedouro, considerado itens básicos de uso do local.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Flavio Magalhães da Cruz</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/226/indicacao_-_flavio_-_copasa_no_002.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/226/indicacao_-_flavio_-_copasa_no_002.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 002/2020_x000D_
 _x000D_
 Sr. Presidente,_x000D_
 _x000D_
 	O Vereador ao final assinado, vem, respeitosamente, requerer seja enviada esta indicação à COPASA – Companhia de Saneamento de Minas Gerais, solicitando que designe um servidor responsável, com lotação permanente, no escritório de atendimento em Piedade de Ponte Nova.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Gilberto Enfermeiro</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/227/indicacao_-_gilberto_-_bolsa_trabalho_no_003.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/227/indicacao_-_gilberto_-_bolsa_trabalho_no_003.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 003/2020_x000D_
 _x000D_
 Sr. Presidente,_x000D_
 _x000D_
 	O Vereador ao final assinado, vem, respeitosamente, requerer seja enviada esta indicação ao excelentíssimo Sr. Prefeito Municipal, sugerindo que viabilize a contratação dos trabalhadores de programas sociais (beneficiários do “Trabalhando Cidadania”) mediante forma jurídica que haja recolhimento de contribuição previdenciária.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Joãozinho de João de Zita</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/228/indicacao_-_joao_-_iptu_no_004.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/228/indicacao_-_joao_-_iptu_no_004.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 004/2020_x000D_
 _x000D_
 Sr. Presidente,_x000D_
 _x000D_
 	O Vereador ao final assinado, vem, respeitosamente, requerer seja enviada esta indicação ao excelentíssimo Sr. Prefeito Municipal, sugerindo que encaminhe a esta Casa projeto de lei concedendo isenção de IPTU para pessoas com neoplasia (câncer).</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/230/indicacao_-_feira_ireni.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/230/indicacao_-_feira_ireni.doc</t>
   </si>
   <si>
     <t>Indicação nº 005/2020_x000D_
 _x000D_
 	A Vereadora Ireni Gessi de Souza Martins, ao final assinada, requer, na forma regimental, seja enviada a presente INDICAÇÃO sugerindo ao Sr. Prefeito Municipal para que implante uma feira de artesanato e outros produtos de fabricação caseira, através da Secretaria Municipal de Assistência Social, visando a geração de renda e inclusão social da população de Piedade de Ponte Nova.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/231/indicacao_-_distribuicao_de_cestas_basicas_gilberto.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/231/indicacao_-_distribuicao_de_cestas_basicas_gilberto.doc</t>
   </si>
   <si>
     <t>Indicação nº 006/2020_x000D_
 _x000D_
 O Vereador Gilberto Paranhos Soares, ao final assinado, requer, na forma regimental, seja enviada a presente INDICAÇÃO sugerindo ao Sr. Prefeito Municipal para que promova a distribuição de cestas básicas às famílias em risco de vulnerabilidade social devidamente cadastradas no CAD-Único.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/235/indicacao_no_008_-_iluminacao_do_cruzeiro_-_joao_carlos.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/235/indicacao_no_008_-_iluminacao_do_cruzeiro_-_joao_carlos.doc</t>
   </si>
   <si>
     <t>O Vereador João Carlos Silveira Pereira, ao final assinado, requer, na forma regimental, seja enviada a presente INDICAÇÃO ao Sr. Prefeito Municipal para que adote as providências necessárias para a iluminação completa do Cruzeiro, localizado na Vila Padre Geraldo Maia,  desta cidade de Piedade de Ponte Nova/MG.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/249/indicacao_ireni_008_de_2020.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/249/indicacao_ireni_008_de_2020.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 008/2020_x000D_
 Piedade de Ponte Nova, 23 de Setembro de 2020._x000D_
 _x000D_
 	Indico ao Sr. Prefeito Municipal, após a devida aprovação pelo Plenário, que seja melhorada a pavimentação das ruas, principalmente na Rua Brasil e da Rua São Judas Tadeu , com alguns pontos críticos.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/250/indicacao_gilberto_009_de_2020.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/250/indicacao_gilberto_009_de_2020.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 009/2020_x000D_
 _x000D_
 Piedade de Ponte Nova, 23 de Setembro de 2020._x000D_
 _x000D_
 _x000D_
 	Indico ao Sr. Prefeito Municipal, após a devida aprovação pelo Plenário, que seja colocado alguns quebra-molas (lombadas) em algumas ruas do Bairro Agreste, principalmente na  rua Giani Marcelo da Silva Ravaiano, desta cidade.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/258/indicacao_no_010__-_incentivo_agentes_ireni.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/258/indicacao_no_010__-_incentivo_agentes_ireni.doc</t>
   </si>
   <si>
     <t>Exmo. Sr._x000D_
 Vereador Gilberto Paranhos Soares_x000D_
 DD. Presidente da Câmara Municipal_x000D_
 _x000D_
 	A Vereadora Ireni Gessi de Souza Martins, ao final assinada, requer, na forma regimental, seja enviada a presente INDICAÇÃO solicitando ao Sr. Prefeito Municipal para que repasse, integralmente, aos Agentes Comunitários de Saúde o incentivo de custeio previsto na Portaria nº 2.358/2020 do Ministério da Saúde.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
@@ -552,68 +552,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/226/indicacao_-_flavio_-_copasa_no_002.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/227/indicacao_-_gilberto_-_bolsa_trabalho_no_003.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/228/indicacao_-_joao_-_iptu_no_004.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/230/indicacao_-_feira_ireni.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/231/indicacao_-_distribuicao_de_cestas_basicas_gilberto.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/235/indicacao_no_008_-_iluminacao_do_cruzeiro_-_joao_carlos.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/249/indicacao_ireni_008_de_2020.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/250/indicacao_gilberto_009_de_2020.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/258/indicacao_no_010__-_incentivo_agentes_ireni.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/226/indicacao_-_flavio_-_copasa_no_002.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/227/indicacao_-_gilberto_-_bolsa_trabalho_no_003.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/228/indicacao_-_joao_-_iptu_no_004.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/230/indicacao_-_feira_ireni.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/231/indicacao_-_distribuicao_de_cestas_basicas_gilberto.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/235/indicacao_no_008_-_iluminacao_do_cruzeiro_-_joao_carlos.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/249/indicacao_ireni_008_de_2020.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/250/indicacao_gilberto_009_de_2020.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/258/indicacao_no_010__-_incentivo_agentes_ireni.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="139.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="138.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>