--- v0 (2026-01-11)
+++ v1 (2026-04-24)
@@ -54,51 +54,51 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Leg</t>
   </si>
   <si>
     <t>Legislativa</t>
   </si>
   <si>
     <t>Toninho Brum</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Moção de Pesar nº 001/2019_x000D_
 Os Vereadores, que a presente subscrevem, com assento nesta Egrégia Casa de Leis, vêm através desta, após ouvido o Plenário, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à Família Urbano, pelo falecimento do Sr.  JOSÉ URBANO FILHO,  ocorrido em 11 de janeiro de 2019._x000D_
 Mensagem_x000D_
 Faleceu em 11 de janeiro do corrente ano, o Sr. José Urbano Filho, conhecido carinhosamente como “Zizinho”,  filho da Srª  Conceição Maria, deixando familiares e amigos consternados._x000D_
 Pessoa bastante conhecida e respeitada por sua conduta de dedicação à família. Atuante na sociedade local, como pessoa honrada e com muitos amigos, marcante pela sua dedicação a família  e homem honrado. Sua ausência deixa desolados seus familiares, amigos e conhecidos, nos deixando como exemplo seu modelo de vida enquanto cidadão de bem, de fé e alicerce da família._x000D_
 Sua morte, enluta não somente seus familiares e amigos, mas toda a sociedade que lamenta a perda de um cidadão exemplar na honestidade, no caráter e na honra._x000D_
 Aos seus familiares, nossas sinceras condolências reiterando que esta Câmara não poderia deixar de se associar ao seu pesar. Manifestamos nosso profundo respeito e rogando a Deus que traga conforto aos corações enlutados. Desejamos que a paz, o consolo e a força da fé reinem no meio de todos, primando o amor a Deus sobre todas as coisas para que descanse em paz._x000D_
 _x000D_
 Sala de Sessões da Câmara de Vereadores de Piedade de Ponte Nova, Estado de Minas Gerais, em  05 de  Fevereiro de 2019_x000D_
 Autoria: Vereador Antônio Martins Brum</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Gilberto Enfermeiro</t>
   </si>
   <si>
     <t>Moção de Pesar nº 002/2019_x000D_
 Os Vereadores, que a presente subscrevem, com assento nesta Egrégia Casa de Leis, vêm através desta, após ouvido o Plenário, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à Família , pelo falecimento do Sra.  Meira Graciana de Assis – Dona Zizica -   ocorrido em 21 de janeiro de 2019._x000D_
@@ -124,206 +124,206 @@
     <t>Moção de Pesar nº 003/2019_x000D_
 Os Vereadores, que a presente subscrevem, com assento nesta Egrégia Casa de Leis, vêm através desta, após ouvido o Plenário, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à Família, pelo falecimento do Sr. Paulinho Vitor Ducarmo -   ocorrido em 28 de janeiro de 2019._x000D_
 Mensagem_x000D_
 Faleceu em 28 de janeiro do corrente ano, o Sr. Paulino Vitor Ducarmo, conhecido carinhosamente como “Paulinho”, nascido em 28/09/1956,  tendo sido sua esposa a Srª. Maria Aparecida Juventino Ducarmo, que juntos formam uma família exemplar com 06 (seis) filhos e 05 (cinco) netos._x000D_
 Pessoa bastante conhecida e respeitada por sua conduta de dedicação à família. Atuante na sociedade local, como pessoa honrada e com muitos amigos, deixa desolados seus familiares, amigos e conhecidos, nos deixando como exemplo seu modelo de vida enquanto cidadão de bem, de fé e alicerce da família._x000D_
 Sua morte, enluta não somente seus familiares e amigos, mas toda a sociedade que lamenta a perda de um cidadão exemplar na honestidade, no caráter e na honra._x000D_
 Aos seus familiares, nossas sinceras condolências reiterando que esta Câmara não poderia deixar de se associar ao seu pesar. Manifestamos nosso profundo respeito e rogando a Deus que traga conforto aos corações enlutados. Desejamos que a paz, o consolo e a força da fé reinem no meio de todos, primando o amor a Deus sobre todas as coisas para que descanse em paz._x000D_
 _x000D_
 Sala de Sessões da Câmara de Vereadores de Piedade de Ponte Nova, Estado de Minas Gerais, em  05 de fevereiro de 2019._x000D_
 _x000D_
 Autoria: Vereadores: João Carlos Silveira Pereira e José Carlos da Silva</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
     <t>Elvis</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/116/mocao_de_pesar_no_004_elvis_luciano_batista_de_souza.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/116/mocao_de_pesar_no_004_elvis_luciano_batista_de_souza.doc</t>
   </si>
   <si>
     <t>Moção de Pesar nº 004/2019_x000D_
 Os Vereadores, que a presente subscrevem, com assento nesta Egrégia Casa de Leis, vêm através desta, após ouvido o Plenário, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à Família, pelo falecimento da Srª Maria de Lourdes Martins de Souza -   ocorrido em  17 de fevereiro de 2019.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/117/mocao_de_pesar_no_005_-_dino_pedido_do_vereador_elvis.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/117/mocao_de_pesar_no_005_-_dino_pedido_do_vereador_elvis.doc</t>
   </si>
   <si>
     <t>Moção de Pesar nº 005/2019_x000D_
 Os Vereadores, que a presente subscrevem, com assento nesta Egrégia Casa de Leis, vêm através desta, após ouvido o Plenário, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à Família, pelo falecimento do Sr. Geraldo Custódio Lopes -   ocorrido em  07 de Março de 2019.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>Joãozinho de João de Zita</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/127/mocao_de_pesar_no_006_-_dona_terezinha_-_joao_carlos.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/127/mocao_de_pesar_no_006_-_dona_terezinha_-_joao_carlos.doc</t>
   </si>
   <si>
     <t>Moção de Pesar nº 006/2019_x000D_
 Os Vereadores, que a presente subscrevem, com assento nesta Egrégia Casa de Leis, vêm através desta, após ouvido o Plenário, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à Família, pelo falecimento da Srª Terezinha Rosa de Jesus Silva   ocorrido em  09 de Março de 2019.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/132/mocao_de_pesar_no_007_-_eva_rinco.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/132/mocao_de_pesar_no_007_-_eva_rinco.doc</t>
   </si>
   <si>
     <t>Moção de Pesar nº 007/2019_x000D_
 Os Vereadores, que a presente subscrevem, com assento nesta Egrégia Casa de Leis, vêm através desta, após ouvido o Plenário, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à Família, pelo falecimento da Srª  Eva Rosa Rinco   ocorrido em  21 de Março de 2019.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Osmar do ônibus</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/133/mocao_de_pesar_no_008_-_eli_-_vereador_osmar.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/133/mocao_de_pesar_no_008_-_eli_-_vereador_osmar.doc</t>
   </si>
   <si>
     <t>Moção de Pesar nº 008/2019_x000D_
 Os Vereadores, que a presente subscrevem, com assento nesta Egrégia Casa de Leis, vêm através desta, após ouvido o Plenário, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à Família, pelo falecimento do Sr ELI MARTINS DA SILVA  ocorrido em  06 de abril de 2019.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Ireni</t>
   </si>
   <si>
     <t>Moção de Pesar nº 010/2019_x000D_
 Os Vereadores, que a presente subscrevem, com assento nesta Egrégia Casa de Leis, vêm através desta, após ouvido o Plenário, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à Família, pelo falecimento da Sr ª Celestina Gualberto de Paula  ocorrido em  31 de maio de 2019.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Moção de Pesar nº 011/2019_x000D_
 Os Vereadores, que a presente subscrevem, com assento nesta Egrégia Casa de Leis, vêm através desta, após ouvido o Plenário, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à Família, pelo falecimento do Sr. JOSÉ LUIZ DA SILVA  ocorrido em  10 de junho de 2019._x000D_
 _x000D_
 _x000D_
 Mensagem_x000D_
 Faleceu em 10 de junho do corrente ano, o  Sr. José  Luiz da Silva, deixando enlutados a esposa Srª Deusvânia Consolação Silva e os filhos Luiz Fernando da Silva e Maria Luiza da Silva._x000D_
 Pessoa bastante conhecida, cresceu no seio de uma família  respeitada pela conduta exemplar e trabalhadora. Atuante na sociedade local, tendo ao longo de sua curta vida  feito muitos amigos, deixando desolados seus familiares, amigos e conhecidos._x000D_
 Aos seus familiares, nossas sinceras condolências reiterando que esta Câmara não poderia deixar de se associar ao seu pesar. Manifestamos nosso profundo respeito e rogando a Deus que traga conforto aos corações enlutados. Desejamos que a paz, o c</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Geraldinho do Posto</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/184/mocao_de_pesar_no_012_-_sra_albertina_-_vereador_qm5ns07.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/184/mocao_de_pesar_no_012_-_sra_albertina_-_vereador_qm5ns07.doc</t>
   </si>
   <si>
     <t>Moção de Pesar nº 012/2019_x000D_
 Os Vereadores, que a presente subscrevem, com assento nesta Egrégia Casa de Leis, vêm através desta, após ouvido o Plenário, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à Família, pelo falecimento da Srª. ALBERTINA DE FREITAS MIGUEL BRUM,  ocorrido em  22 de junho de 2019.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Gilberto Enfermeiro, Joãozinho de João de Zita</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/190/mocao_de_pesar_no_013_-_gilberto_paranhos_soares.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/190/mocao_de_pesar_no_013_-_gilberto_paranhos_soares.doc</t>
   </si>
   <si>
     <t>Moção de Pesar nº 013/2019_x000D_
 Os Vereadores, que a presente subscrevem, com assento nesta Egrégia Casa de Leis, vêm através desta, após ouvido o Plenário, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à Família, pelo falecimento da Srª. Márcia Romero.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Ireni, Toninho Brum</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/191/mocao_de_pesar_no_014_-_ireni_gessi_e_antonio_martins.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/191/mocao_de_pesar_no_014_-_ireni_gessi_e_antonio_martins.doc</t>
   </si>
   <si>
     <t>Moção de Pesar nº 014/2019_x000D_
 Os Vereadores, que a presente subscrevem, com assento nesta Egrégia Casa de Leis, vêm através desta, após ouvido o Plenário, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à Família, pelo falecimento do  Sr. José Geraldo Ferreira</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/196/mocao_de_pesar_no_015_amantino_pereira.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/196/mocao_de_pesar_no_015_amantino_pereira.doc</t>
   </si>
   <si>
     <t>Moção de Pesar nº 015/2019_x000D_
 Os Vereadores, que a presente subscrevem, com assento nesta Egrégia Casa de Leis, vêm através desta, após ouvido o Plenário, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à Família, pelo falecimento do Sr. AMANTINO PEREIRA  ocorrido em 18 de  Setembro de 2019.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/198/mocao_de_pesar_16.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/198/mocao_de_pesar_16.doc</t>
   </si>
   <si>
     <t>Moção de Pesar nº 016/2019_x000D_
 Os Vereadores, que a presente subscrevem, com assento nesta Egrégia Casa de Leis, vêm através desta, após ouvido o Plenário, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à Família, pelo falecimento do Sr. JOÃO BOSCO DA SILVA  ocorrido em 30 de  Setembro de 2019.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -631,68 +631,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/116/mocao_de_pesar_no_004_elvis_luciano_batista_de_souza.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/117/mocao_de_pesar_no_005_-_dino_pedido_do_vereador_elvis.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/127/mocao_de_pesar_no_006_-_dona_terezinha_-_joao_carlos.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/132/mocao_de_pesar_no_007_-_eva_rinco.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/133/mocao_de_pesar_no_008_-_eli_-_vereador_osmar.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/184/mocao_de_pesar_no_012_-_sra_albertina_-_vereador_qm5ns07.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/190/mocao_de_pesar_no_013_-_gilberto_paranhos_soares.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/191/mocao_de_pesar_no_014_-_ireni_gessi_e_antonio_martins.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/196/mocao_de_pesar_no_015_amantino_pereira.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/198/mocao_de_pesar_16.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/116/mocao_de_pesar_no_004_elvis_luciano_batista_de_souza.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/117/mocao_de_pesar_no_005_-_dino_pedido_do_vereador_elvis.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/127/mocao_de_pesar_no_006_-_dona_terezinha_-_joao_carlos.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/132/mocao_de_pesar_no_007_-_eva_rinco.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/133/mocao_de_pesar_no_008_-_eli_-_vereador_osmar.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/184/mocao_de_pesar_no_012_-_sra_albertina_-_vereador_qm5ns07.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/190/mocao_de_pesar_no_013_-_gilberto_paranhos_soares.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/191/mocao_de_pesar_no_014_-_ireni_gessi_e_antonio_martins.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/196/mocao_de_pesar_no_015_amantino_pereira.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/198/mocao_de_pesar_16.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="42.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="143.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="142.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>