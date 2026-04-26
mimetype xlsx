--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -54,173 +54,173 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMEN</t>
   </si>
   <si>
     <t>Emenda a Projetos de Leis</t>
   </si>
   <si>
     <t>Gilberto Enfermeiro</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/122/emenda_pl_subvencoes.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/122/emenda_pl_subvencoes.doc</t>
   </si>
   <si>
     <t>EMENDA ADITIVA Nº 001 AO PROJETO DE LEI Nº 003/2019_x000D_
 _x000D_
 _x000D_
 		O art. 1º do Projeto de Lei nº 003/2019 passa a vigorar acrescido do seguinte parágrafo:_x000D_
 _x000D_
 “§Parágrafo único – As subvenções e contribuições previstas nesta Lei serão transferidas na forma da Lei Federal nº 13.109/2014._x000D_
 _x000D_
 		O art. 6º do Projeto de Lei nº 003/2019 passa a vigorar acrescido do seguinte parágrafo:_x000D_
 _x000D_
 “§ 3º Os benefícios e auxílios previstos neste artigo somente serão disponibilizados mediante lei regulamentadora dos benefícios eventuais que garanta a participação da sociedade civil no controle social, nos termos do art. 22 da Lei Federal nº 8.742/93._x000D_
 _x000D_
 _x000D_
 		Piedade de Ponte Nova, 12 de março de 2019._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Vereador Gilberto Paranhos Soares_x000D_
 Presidente_x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA:_x000D_
 _x000D_
 		A presente emenda visa adequar o Projeto de Lei à Lei Federal nº ____, bem como garantir a participação da sociedade na distribuição e fiscalização dos benefícios, democratizando o acesso dos menos favorecidos a tais bens e serviços.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Leg</t>
   </si>
   <si>
     <t>Legislativa</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/110/projeto_de_lei_no_006_2019__declara_utilidade_pu_AN6A9gT.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/110/projeto_de_lei_no_006_2019__declara_utilidade_pu_AN6A9gT.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº 004 de 25 de fevereiro de 2019_x000D_
 Renumerado para Projeto de Lei nº 006/2019_x000D_
 _x000D_
 Dispõe sobre declaração de utilidade pública e interesse social de loteamento que especifica.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/128/projeto_de_lei_072019_-_subsidio_dos__agentes_de_saude.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/128/projeto_de_lei_072019_-_subsidio_dos__agentes_de_saude.docx</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 07/2019_x000D_
 _x000D_
 Dispõe sobre fixação de piso municipal que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/180/projeto_de_lei_complementar_047__piso_salarial_d_hromCvC.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/180/projeto_de_lei_complementar_047__piso_salarial_d_hromCvC.doc</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 047 de 17 de junho de 2019_x000D_
 _x000D_
 Regulamenta, no âmbito do Município de Piedade de Ponte Nova, o piso salarial para os profissionais do magistério público da educação básica previsto na alínea 'e' do inciso III do caput do art. 60 do Ato das Disposições Constitucionais Transitórias, e dá outras providências.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Joãozinho de João de Zita</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/185/projeto_de_lei_ordinaria_no_013_-_combate_a_dengue.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/185/projeto_de_lei_ordinaria_no_013_-_combate_a_dengue.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº 013/2019 - Dispõe sobre a criação da política municipal de combate à dengue, a chikungunya e a zika.Autoria Vereador Municipal João Carlos Silveira Pereira – Encaminhada a Comissão de Finanças, Justiça e Legislação.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/199/projeto_de_lei_no_017_de_2019.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/199/projeto_de_lei_no_017_de_2019.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº 017 de 14 de outubro de 2019_x000D_
 _x000D_
 Dispõe sobre a política municipal de habitação e dá outras providências</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>RESOL</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Toninho Brum</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 001/2019_x000D_
 Acrescenta o § 2º ao art. 181 do Regimento Interno da Câmara Municipal e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -528,68 +528,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/122/emenda_pl_subvencoes.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/110/projeto_de_lei_no_006_2019__declara_utilidade_pu_AN6A9gT.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/128/projeto_de_lei_072019_-_subsidio_dos__agentes_de_saude.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/180/projeto_de_lei_complementar_047__piso_salarial_d_hromCvC.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/185/projeto_de_lei_ordinaria_no_013_-_combate_a_dengue.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/199/projeto_de_lei_no_017_de_2019.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/122/emenda_pl_subvencoes.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/110/projeto_de_lei_no_006_2019__declara_utilidade_pu_AN6A9gT.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/128/projeto_de_lei_072019_-_subsidio_dos__agentes_de_saude.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/180/projeto_de_lei_complementar_047__piso_salarial_d_hromCvC.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/185/projeto_de_lei_ordinaria_no_013_-_combate_a_dengue.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/199/projeto_de_lei_no_017_de_2019.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="142.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="141.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="242.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>