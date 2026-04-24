--- v0 (2026-01-12)
+++ v1 (2026-04-24)
@@ -54,510 +54,510 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>INDC</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Ireni</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/104/indicacao_001_ireni_gessi_de_souza_martins.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/104/indicacao_001_ireni_gessi_de_souza_martins.doc</t>
   </si>
   <si>
     <t>Indicação 001/2019_x000D_
 _x000D_
 	_x000D_
 Depois de ouvida a Casa, nós os Vereadores abaixo assinados, nos termos do art. 63 da Lei Orgânica Municipal, solicitamos que seja encaminhado ao Executivo Municipal o seguinte:_x000D_
 _x000D_
 Indicamos que o Executivo Municipal  implante o Plantão de atendimento na área da saúde de 24:00 h, por  motoristas devidamente habilitados,  com carga horária adequada na Policlínica Dª Maria do Carmo Ravaiane, desta cidade.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/108/indicacao_no_002__colocacao_de_quebra_mola.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/108/indicacao_no_002__colocacao_de_quebra_mola.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 002/2019_x000D_
 _x000D_
 Piedade de Ponte Nova, 19 de Fevereiro de 2019_x000D_
 _x000D_
 	Indico ao Sr. Prefeito Municipal, após a devida aprovação pelo Plenário, que seja colocado quebra-mola (lombada) na rua Dona Quiquinha, desta cidade,  próximo a residência de  número 463, na saída para Santa Cruz do Escalvado.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Gilberto Enfermeiro</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/109/indicacao_no_003acoes_para_animais_abandonados_e_outros.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/109/indicacao_no_003acoes_para_animais_abandonados_e_outros.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 003/2019_x000D_
 _x000D_
 Piedade de Ponte Nova, 19 de Fevereiro de 2019_x000D_
 _x000D_
 _x000D_
 	Indico ao Sr. Prefeito Municipal, após a devida aprovação pelo Plenário, que seja disponibilizado profissional Médico-Veterinário para cadastrar, acompanhar, prestar socorros, realizar visitas domiciliares e até castrar (nos casos necessários) os  animais de pequeno e médio porte, no município de Piedade de Ponte Nova/MG e outras.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Flavio Magalhães da Cruz</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Indicação n° 004/2019_x000D_
 Indica colocação cartão de ponto no serviço público municipal.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/112/indicacao_no_005_manutencao_de_gramado.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/112/indicacao_no_005_manutencao_de_gramado.doc</t>
   </si>
   <si>
     <t>Indicação nº 005/2019_x000D_
 Indica ao Executivo Municipal  medidas de manutenção do gramado do campo esportivo municipal.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/114/indicacao_no_006_-_manutencao_estradas_rurais.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/114/indicacao_no_006_-_manutencao_estradas_rurais.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 006/2019_x000D_
 Piedade de Ponte Nova, 12 de Março de 2019_x000D_
 _x000D_
 Indico ao Sr. Prefeito Municipal, após a devida aprovação pelo Plenário, que sejam adotadas medidas de manutenção das estradas rurais do Município de Piedade de Ponte Nova/MG.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Osmar do ônibus</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/115/indicacao_no_007_capela_velorio.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/115/indicacao_no_007_capela_velorio.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 007/2019_x000D_
 _x000D_
 Piedade de Ponte Nova, 12 de Março de 2019_x000D_
 _x000D_
 	Indico ao Sr. Prefeito Municipal, após a devida aprovação pelo Plenário, que sejam adotadas medidas urgentes para utilização da Capela Velório do Município de Piedade de Ponte Nova/MG.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/125/indicacao_no008_-_osmar_firmino.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/125/indicacao_no008_-_osmar_firmino.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 008/2019_x000D_
 _x000D_
 Piedade de Ponte Nova, 12 de Março de 2019_x000D_
 _x000D_
 	Indico ao Sr. Prefeito Municipal, após a devida aprovação pelo Plenário, que sejam adotadas medidas urgentes para manutenção ou o processo administrativo para o leilão público dos veículos que encontram-se na entrada da cidade em situação precária.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/126/indicacao_no_009.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/126/indicacao_no_009.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 009/2019_x000D_
 _x000D_
 Piedade de Ponte Nova, 12 de Março de 2019_x000D_
 _x000D_
 	Indico ao Sr. Prefeito Municipal, após a devida aprovação pelo Plenário, que sejam adotadas medidas urgentes para colocação em uso da Unidade de Saúde denominada Antônio de Beijo, construída na gestão 2013/2016, na estrada do Córrego dos Martins, no final da rua  Afonso  Piovezana, desta cidade._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 _x000D_
 	Eu, Vereador Osmar Firmino, após várias reclamações de populares com a situação de abandono da Unidade Básica de Saúde denominada Antônio de Beijo, construída na gestão 2013/2016, indico que a mesma seja colocada em condições de uso e disponibilizada para atendimentos médicos, odontológicos e demais serviços de saúde para a comunidade, especialmente para os moradores próximos do bairro do Agreste desta cidade._x000D_
 _x000D_
 Atualmente a comunidade clama por melhores serviços de saúde, enquanto uma obra pública encontra-se parada, sofrendo com depredações por não ter utilidade. A construção foi realizada na gestão anterior, não mais justificando seu abandono diante de tantas demandas por atendimento na área de saúde pelos munícipes, encaminhando informações por escrita sobre prazos para sua colocação em uso, para que possa ser divulgado nas reuniões da Câmara Municipal. _x000D_
 _x000D_
 	Por todos este motivos aguardo o apoio dos caros edis e o pronto atendimento pelo Executivo Municipal._x000D_
 _x000D_
 	Atenciosamente,_x000D_
 _x000D_
 ___________________________________________x000D_
 Vereador Osmar Firmino</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/130/indicacao_n._010_-_rua_jose_galdino_-.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/130/indicacao_n._010_-_rua_jose_galdino_-.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 010/2019_x000D_
 _x000D_
 Piedade de Ponte Nova, 09 de Abril de 2019_x000D_
 _x000D_
 _x000D_
 	Indico ao Sr. Prefeito Municipal, após a devida aprovação pelo Plenário, que sejam adotadas medidas urgentes para intervenção na rua José Galdino, desta cidade, para atender situação de extrema urgência.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/131/indicacao_n._11_-_valorizacao_educacao.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/131/indicacao_n._11_-_valorizacao_educacao.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 011/2019_x000D_
 _x000D_
 Piedade de Ponte Nova, 09 de Abril de 2019_x000D_
 _x000D_
 _x000D_
 	Indico ao Sr. Prefeito Municipal, após a devida aprovação pelo Plenário, que sejam adotadas medidas urgentes para um Plano de Cargos e Salários para o Magistério Municipal, melhorando os vencimentos dos profissionais da educação, especialmente dos professores.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/135/indicacao_no_012_-_contracheques_-_ireni.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/135/indicacao_no_012_-_contracheques_-_ireni.doc</t>
   </si>
   <si>
     <t>Indicação nº 012/2019_x000D_
 _x000D_
 Indica ao Sr. Prefeito Municipal que, no caso específico dos agentes comunitários de saúde e agentes de combate a endemias, determine ao órgão de recursos humanos da Prefeitura que faça a inclusão de observação nos contracheques no sentido de informar que tais servidores possuem a garantia do emprego nos termos da Emenda Constitucional nº 51/06 e Lei Federal nº 11.350/06.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/142/indicacao_no_013__transporte_aos_estudantes___fl_RO29l7v.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/142/indicacao_no_013__transporte_aos_estudantes___fl_RO29l7v.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 013/2019_x000D_
 _x000D_
 Piedade de Ponte Nova, 22 de Abril de 2019_x000D_
 _x000D_
 INDICA ao Sr. Prefeito Municipal que estenda o benefício do transporte escolar a TODOS os estudantes que residem em Piedade de Ponte Nova, especialmente aqueles que precisam trabalhar e estudar, e necessitam do transporte até Matipó/MG.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/144/indicacao_n._014_-_rua_dr._antonio_martins_silva_fla_vio.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/144/indicacao_n._014_-_rua_dr._antonio_martins_silva_fla_vio.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 014/2019_x000D_
 _x000D_
 _x000D_
 Piedade de Ponte Nova, 22 de Abril de 2019_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 INDICA ao Sr. Prefeito Municipal que adote medidas de contenção de enchentes na rua Dr. Antônio Martins Silva, desta cidade._x000D_
 _x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA:_x000D_
 	_x000D_
 	A rua Dr. Antônio Martins Silva, desta cidade, principalmente próximo as residências do sr. João Gomes, barbearia de Vicentinho, até a altura da casa de Chico Lelé  as manilhas não estão suportando o volume de água por ocasião das chuvas, inundando as residências, causando grandes transtornos a todos os moradores._x000D_
 _x000D_
 	As medidas são de caráter urgente e de baixo custo, devendo fazer manutenção na rede fluvial e intervenções que possam resolver o problema tão urgente para todos os moradores, pois todos são prejudicados, sendo esta uma reivindicação antiga e urgente dos moradores._x000D_
 _x000D_
 	Por todos estes motivos contando com o apoio dos caros edis e pronto atendimento do Executivo Municipal. _x000D_
 _x000D_
 	_x000D_
 	_x000D_
 _x000D_
 	Flávio Magalhães da Cruz – Vereador  Municipal.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/145/indicacao_no_015_estradas_rurais_-_osmar_firmino.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/145/indicacao_no_015_estradas_rurais_-_osmar_firmino.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 015/2018_x000D_
 _x000D_
 Piedade de Ponte Nova, 22 de abril de 2019_x000D_
 _x000D_
 _x000D_
 INDICA ao Sr. Prefeito Municipal, após a devida aprovação pelo Plenário, que seja realizada uma obra de intervenção na estrada rural denominada ‘Morro da Onça’ no Município de Piedade de Ponte Nova/MG.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/146/indicacao_n._016_iluminacao_publica_osmar_firmino.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/146/indicacao_n._016_iluminacao_publica_osmar_firmino.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 016/2018_x000D_
 _x000D_
 _x000D_
 _x000D_
 Piedade de Ponte Nova, 22 de abril de 2019_x000D_
 _x000D_
 _x000D_
 _x000D_
 INDICA ao Sr. Prefeito Municipal, após a devida aprovação pelo Plenário, que seja feita melhoria na iluminação pública das ruas Dr. Antônio Martins Silva, Carlos Pinto Vieira e Dona Quiquinha,  desta cidade. _x000D_
 _x000D_
 _x000D_
 	_x000D_
 JUSTIFICATIVA_x000D_
 _x000D_
 _x000D_
 	Eu, Vereador Osmar Firmino, indico que seja melhorado a iluminação de diversas ruas desta cidade, pois de maneira geral todas as ruas precisam, porém algumas estão em estado de penumbra como o caso das ruas Dr. Antônio Martins Silva, Carlos Pinto Vieira e Dona Quiquinha, gerando insegurança para as pessoas._x000D_
 _x000D_
 	Indico ao Executivo Municipal elaborar um projeto de melhoria geral da iluminação pública, por que a iluminação encontra-se bastante fraca mesmo nos locais onde existem postes, a cidade precisa de urgentemente de ações concretas tanto da prefeitura quanto do CIMVALPI._x000D_
  _x000D_
 	Por todos estes motivos aguardo o apoio dos caros edis e o pronto atendimento pelo Executivo Municipal.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/147/indicacao_no_017__rua_brasil_-__vereadora_ireni.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/147/indicacao_no_017__rua_brasil_-__vereadora_ireni.doc</t>
   </si>
   <si>
     <t>Indicação nº 017/2019_x000D_
 Indica ao Sr. Prefeito Municipal melhorias na pavimentação das ruas, principalmente na rua Brasil, com alguns pontos críticos como fotos anexas.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/148/indicacao_n._018_-_ginasio_-_ireni_gessi_9dSxmDE.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/148/indicacao_n._018_-_ginasio_-_ireni_gessi_9dSxmDE.doc</t>
   </si>
   <si>
     <t>Indicação nº 018/2019_x000D_
 Indica ao Sr. Prefeito Municipal melhorias no ginásio poliesportivo da cidade.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/149/indicacao_no_019_poda_de_arvores_prefeitura_osma_0BZiCyw.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/149/indicacao_no_019_poda_de_arvores_prefeitura_osma_0BZiCyw.doc</t>
   </si>
   <si>
     <t>Indicação nº 019/2019_x000D_
 Indica ao Sr. Prefeito podas de árvores na rua Dona Quiquinha, desta cidade.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 020/2019_x000D_
 _x000D_
 Piedade de Ponte Nova, 23 de Abril de 2019_x000D_
 INDICA ao Sr. Prefeito Municipal que providencie a elaboração do PCMSO – Programa de Controle Médico de Saúde Ocupacional, em especial do pessoal da Secretaria Municipal de Saúde, visando o correto enquadramento de cada servidor e caracterização das condições de insalubridade e periculosidade.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>-Indicação nº 022/2019 – autoria Vereador Osmar Firmino – indica medidas ao Executivo Municipal de Combate a dengue;</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/166/indicacao_no_023_-_rua_minas_gerais.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/166/indicacao_no_023_-_rua_minas_gerais.doc</t>
   </si>
   <si>
     <t>- Indicação nº 023/2019 – autoria Vereador Gilberto Paranhos Soares –  INDICA  ao Sr. Prefeito Municipal que providencie medidas urgentes de  melhorias na rua   Minas Gerais  de Piedade de Ponte Nova/MG.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/167/indicacao_no_024_biblioteca_municipal.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/167/indicacao_no_024_biblioteca_municipal.doc</t>
   </si>
   <si>
     <t>- Indicação nº 024/2019 – autoria Vereador Gilberto Paranhos Soares – indica ao Executivo Municipal a  colocação em uso de a Biblioteca Municipal.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>- Indicação nº 025/2019 – autoria Vereador Flávio Magalhães da Cruz, que indica  ao Executivo Municipal de envio de projeto de lei para ampliar auxílio aos trabalhadores;</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/169/indicacao_no_026_-_nasf.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/169/indicacao_no_026_-_nasf.doc</t>
   </si>
   <si>
     <t>-Indicação nº 026/2019 – autoria Vereadora Ireni Gessi de Souza Martins , que indica ao Executivo Municipal efetivação do NASF.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 027/2019_x000D_
 _x000D_
 _x000D_
 Piedade de Ponte Nova, 18 de Junho de 2019_x000D_
 _x000D_
 	Indico ao Sr. Prefeito Municipal, após a devida aprovação pelo Plenário, que realize obras de limpeza de bueiros  próximos as residências de nºs 299,380 e 445, da rua Brasil, desta Cidade.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/172/indicacao_no_028_-_limpeza_de_bueiros_-_vereador_PdAW1BH.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/172/indicacao_no_028_-_limpeza_de_bueiros_-_vereador_PdAW1BH.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 028/2019_x000D_
 _x000D_
 _x000D_
 Piedade de Ponte Nova, 18 de Junho de 2019_x000D_
 _x000D_
 	Indico ao Sr. Prefeito Municipal, após a devida aprovação pelo Plenário, que realize obras de limpeza de bueiros  da rua Helvécio Bordoni, principalmente o bueiro que está tampado, localizado ao lado (próximo) da residência nº 46,  desta Cidade.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/186/indicacao_no_030_-_fraldas_geriatricas.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/186/indicacao_no_030_-_fraldas_geriatricas.doc</t>
   </si>
   <si>
     <t>- INDICAÇÃO Nº 030/2019 – Autoria Vereadora Ireni Gessi de Souza Martins,  INDICA ao Sr. Prefeito Municipal para que adote as providências necessárias para a disponibilização de fraldas geriátricas aos idosos atendidos pela rede municipal de saúde, em especial aqueles assistidos pelas equipes de saúde da família.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/187/indicacao_no_031_-_seguranca_do_trabalho.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/187/indicacao_no_031_-_seguranca_do_trabalho.doc</t>
   </si>
   <si>
     <t>- INDICAÇÃO Nº 031/2019	 - Autoria	Vereadora Ireni Gessi de Souza Martins,  INDICA ao Sr. Prefeito Municipal para que adote as providências necessárias para a implantação de um programa de segurança do trabalho para os servidores municipais.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 033/2019_x000D_
 _x000D_
 _x000D_
 Exmo. Sr._x000D_
 Vereador Gilberto Paranhos Soares_x000D_
 DD. Presidente da Câmara Municipal._x000D_
 _x000D_
 _x000D_
 	A Vereadora Ireni Gessi de Souza Martins, ao final assinada, requer, na forma regimental,  que seja enviada a presente INDICAÇÃO ao Sr. Prefeito Municipal , para que providencie Projeto de Lei que dá denominação as novas ruas do município._x000D_
 _x000D_
 	JUSTIFICATIVA:_x000D_
 _x000D_
 	Atualmente, os moradores que residem em algumas ruas do município, principalmente aquelas dos novos bairros, sofrem com problemas de comprovação e regularização de endereço. Essas ruas não tendo denominação legal, impedem a regularização do logradouro, junto a empresas como CEMIG, COPASA, dentre outros. _x000D_
 _x000D_
@@ -577,131 +577,131 @@
 _x000D_
 _x000D_
 Exmo. Sr._x000D_
 Vereador Gilberto Paranhos Soares_x000D_
 DD. Presidente da Câmara Municipal._x000D_
 _x000D_
 _x000D_
 	Os Vereadores Municipais, ao final assinados, requerem, na forma regimental,  que seja enviada a presente INDICAÇÃO ao Sr. Prefeito Municipal , para que reforce junte a COPASA a construção de um reservatório de água no município de Piedade de Ponte Nova/MG, nos termos do Requerimento nº 032/2019._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 	JUSTIFICATIVA:_x000D_
 _x000D_
 	Atualmente o Município de Piedade de Ponte Nova/MG, mais uma vez, passa por sérios problemas de escassez de água. Problema este causado pela falta de chuvas, que acomete esta época do ano. Porém o problema é a médio prazo muito maior que a falta de chuvas._x000D_
 _x000D_
 Indicamos que o Executivo Municipal, junto a seus assessores, implemente esforços jurídicos e outros para que atue perante a COPASA no sentido de implementar ações como a construção de um reservatório de água, que capte a água da chuva e das nascentes, preserve a área com um manancial que possa abastecer a popula</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/206/indicacao_quebra_mola_no_035_de_2019_-_giberto_p_eRxMeax.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/206/indicacao_quebra_mola_no_035_de_2019_-_giberto_p_eRxMeax.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 035/2019_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 À Mesa Diretora Câmara Municipal de Piedade de Ponte Nova/MG_x000D_
 Demais Vereadores Municipais,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
  Os vereadores, ao final assinados, requerem, na forma regimental, que seja enviada a presente INDICAÇÃO ao Sr. Prefeito Municipal , para que seja instalado um quebra-mola (lombada) na rua Dona Quiquinha, desta cidade, na saída para Santa Cruz do Escalvado. _x000D_
 .</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/207/indicacao_36_-_limpeza_dos_corregos_-_ver_ireni.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/207/indicacao_36_-_limpeza_dos_corregos_-_ver_ireni.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 036/2019_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Exmo. Sr._x000D_
 Vereador Gilberto Paranhos Soares_x000D_
 DD. Presidente da Câmara Municipal._x000D_
 _x000D_
 _x000D_
 _x000D_
 	 O vereador, ao final assinado, requer, na forma regimental, que seja enviada a presente INDICAÇÃO ao Sr. Prefeito Municipal , para que seja realizado limpeza e desassoreamento do Córrego dos Martins e Córrego dos Vieiras deste Município de Piedade de Ponte Nova/MG._x000D_
 _x000D_
 _x000D_
 _x000D_
 	JUSTIFICATIVA:_x000D_
 _x000D_
 	Estamos aproximando da temporada das chuvas, e com isso vem junto o problema de transbordamento dos córregos, ocasionando enchente e transtornos e prejuízos a diversos moradores e até mesmo para a Prefeitura, por residiram em áreas próximas aos córregos que cortam o Município (Córregos dos Vieiras e Córrego dos Martins)._x000D_
              Visto que, os Córregos dos Martins e dos Vieiras, precisam urgente de medidas de desassoreamento e de limpeza, pois os mesmos, se  encontram em estado critico e perigoso em face de possíveis alagamentos, ocasionado por seus transbordamento, com isso as enchentes.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/208/indicacao_poste_de_luz_no_037-_osmar_firmino.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/208/indicacao_poste_de_luz_no_037-_osmar_firmino.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 037/2019_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Exmo. Sr._x000D_
 Vereador Gilberto Paranhos Soares_x000D_
 DD. Presidente da Câmara Municipal._x000D_
 _x000D_
 	 O vereador, ao final assinado, requer, na forma regimental, que seja enviada a presente INDICAÇÃO ao Sr. Prefeito Municipal , para que seja colocado 2 (dois) postes de luz no final da Rua Romana Braz, neste Município de Piedade de Ponte Nova/MG._x000D_
 .</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Joãozinho de João de Zita</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/209/indicacao_castramovel_no_38_-_vereador_joao_carl_izFjPtV.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/209/indicacao_castramovel_no_38_-_vereador_joao_carl_izFjPtV.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 038/2019_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Exmo. Sr._x000D_
 Vereador Gilberto Paranhos Soares_x000D_
 DD. Presidente da Câmara Municipal._x000D_
 _x000D_
 	 O vereador, ao final assinado, requer, na forma regimental, que seja enviada a presente INDICAÇÃO ao Sr. Prefeito Municipal , para que seja providenciado uma medida de castração de animais, como cães e gatos, que se encontram abandonados nas ruas do Município de Piedade de Ponte Nova/MG.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Indicação nº 039 /2019_x000D_
 _x000D_
 Piedade de Ponte Nova, 19 de Novembro de 2019_x000D_
 _x000D_
 	Indico ao Sr. Prefeito Municipal, após a devida aprovação pelo Plenário, que seja retirado o lançamento de esgoto próximo as residências no final da rua Dona Quiquinha, no Agreste e perto do Campo, bastando a colocação de manilhas nos locais apropriados.</t>
@@ -1044,68 +1044,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/104/indicacao_001_ireni_gessi_de_souza_martins.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/108/indicacao_no_002__colocacao_de_quebra_mola.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/109/indicacao_no_003acoes_para_animais_abandonados_e_outros.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/112/indicacao_no_005_manutencao_de_gramado.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/114/indicacao_no_006_-_manutencao_estradas_rurais.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/115/indicacao_no_007_capela_velorio.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/125/indicacao_no008_-_osmar_firmino.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/126/indicacao_no_009.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/130/indicacao_n._010_-_rua_jose_galdino_-.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/131/indicacao_n._11_-_valorizacao_educacao.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/135/indicacao_no_012_-_contracheques_-_ireni.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/142/indicacao_no_013__transporte_aos_estudantes___fl_RO29l7v.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/144/indicacao_n._014_-_rua_dr._antonio_martins_silva_fla_vio.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/145/indicacao_no_015_estradas_rurais_-_osmar_firmino.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/146/indicacao_n._016_iluminacao_publica_osmar_firmino.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/147/indicacao_no_017__rua_brasil_-__vereadora_ireni.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/148/indicacao_n._018_-_ginasio_-_ireni_gessi_9dSxmDE.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/149/indicacao_no_019_poda_de_arvores_prefeitura_osma_0BZiCyw.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/166/indicacao_no_023_-_rua_minas_gerais.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/167/indicacao_no_024_biblioteca_municipal.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/169/indicacao_no_026_-_nasf.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/172/indicacao_no_028_-_limpeza_de_bueiros_-_vereador_PdAW1BH.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/186/indicacao_no_030_-_fraldas_geriatricas.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/187/indicacao_no_031_-_seguranca_do_trabalho.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/206/indicacao_quebra_mola_no_035_de_2019_-_giberto_p_eRxMeax.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/207/indicacao_36_-_limpeza_dos_corregos_-_ver_ireni.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/208/indicacao_poste_de_luz_no_037-_osmar_firmino.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/209/indicacao_castramovel_no_38_-_vereador_joao_carl_izFjPtV.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/104/indicacao_001_ireni_gessi_de_souza_martins.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/108/indicacao_no_002__colocacao_de_quebra_mola.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/109/indicacao_no_003acoes_para_animais_abandonados_e_outros.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/112/indicacao_no_005_manutencao_de_gramado.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/114/indicacao_no_006_-_manutencao_estradas_rurais.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/115/indicacao_no_007_capela_velorio.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/125/indicacao_no008_-_osmar_firmino.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/126/indicacao_no_009.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/130/indicacao_n._010_-_rua_jose_galdino_-.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/131/indicacao_n._11_-_valorizacao_educacao.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/135/indicacao_no_012_-_contracheques_-_ireni.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/142/indicacao_no_013__transporte_aos_estudantes___fl_RO29l7v.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/144/indicacao_n._014_-_rua_dr._antonio_martins_silva_fla_vio.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/145/indicacao_no_015_estradas_rurais_-_osmar_firmino.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/146/indicacao_n._016_iluminacao_publica_osmar_firmino.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/147/indicacao_no_017__rua_brasil_-__vereadora_ireni.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/148/indicacao_n._018_-_ginasio_-_ireni_gessi_9dSxmDE.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/149/indicacao_no_019_poda_de_arvores_prefeitura_osma_0BZiCyw.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/166/indicacao_no_023_-_rua_minas_gerais.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/167/indicacao_no_024_biblioteca_municipal.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/169/indicacao_no_026_-_nasf.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/172/indicacao_no_028_-_limpeza_de_bueiros_-_vereador_PdAW1BH.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/186/indicacao_no_030_-_fraldas_geriatricas.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/187/indicacao_no_031_-_seguranca_do_trabalho.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/206/indicacao_quebra_mola_no_035_de_2019_-_giberto_p_eRxMeax.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/207/indicacao_36_-_limpeza_dos_corregos_-_ver_ireni.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/208/indicacao_poste_de_luz_no_037-_osmar_firmino.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/209/indicacao_castramovel_no_38_-_vereador_joao_carl_izFjPtV.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="142.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="144.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="143.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>