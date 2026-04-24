--- v0 (2025-11-01)
+++ v1 (2026-04-24)
@@ -54,94 +54,94 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Leg</t>
   </si>
   <si>
     <t>Legislativa</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/102/projeto_de_lei_no004_-_alteracao_no_orcamento_de_2019.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/102/projeto_de_lei_no004_-_alteracao_no_orcamento_de_2019.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº 02/2019_x000D_
  Dispõe sobre autorizações para alteração do orçamento do Município de Piedade de Ponte Nova do exercício de 2019 e dá outras providências._x000D_
 _x000D_
 Projeto renumerado para 004/2019</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Gilberto Paranhos Soares</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 002/2019_x000D_
 _x000D_
 _x000D_
 Altera a Lei Complementar nº 021/2013 para criar o cargo de Assessor de Gabinete no âmbito da Câmara Municipal_x000D_
 _x000D_
 _x000D_
 	A Câmara Municipal de Piedade de Ponte Nova aprovou e eu, Prefeito Municipal, sanciono e promulgo a seguinte Lei:_x000D_
 _x000D_
 	Art. 1º O art. 9º da Lei Complementar nº 021/2013 passa a vigorar com a seguinte redação:_x000D_
 _x000D_
 	“Art. 9º O quadro permanente de cargos em comissão da Câmara Municipal de Piedade de Ponte Nova fica assim organizado:</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Joãozinho de João de Zita</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/153/plc_-_premiacao_eja_003.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/153/plc_-_premiacao_eja_003.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº003/2019_x000D_
 _x000D_
 _x000D_
 Inclui os estudantes do ENCCEJA nas homenagens previstas na Lei Complementar nº 34/2018_x000D_
 _x000D_
 _x000D_
 	A Câmara Municipal de Piedade de Ponte Nova aprovou e eu, Prefeito Municipal, sanciono e promulgo a seguinte Lei:_x000D_
 _x000D_
 	Art. 1º As homenagens previstas na Lei Complementar nº 34/2018 incluirão, também, os alunos que  concluíram o Ensino Fundamental e/ou Ensino Médio na Modalidade  da Educação de Jovens e Adultos – ENCCEJA – Exame Nacional para Certificação  de Competências  de Jovens e Adultos -  do Município de Piedade de Ponte Nova/MG._x000D_
 	Parágrafo único – As homenagens ocorrerão na mesma data e sob os mesmos critérios de seleção estabelecidos na Lei Complementar nº 34/2018._x000D_
 _x000D_
 	Art. 2º Esta Lei Complementar entra em vigor na data de sua publicação._x000D_
 _x000D_
 	Art. 3º Revogam-se as disposições em contrário._x000D_
 _x000D_
 	Piedade de Ponte Nova, 8 de abril de 2019._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Vereador João Carlos Silveira Pereira_x000D_
 Presidente_x000D_
 _x000D_
@@ -499,68 +499,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/102/projeto_de_lei_no004_-_alteracao_no_orcamento_de_2019.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/153/plc_-_premiacao_eja_003.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/102/projeto_de_lei_no004_-_alteracao_no_orcamento_de_2019.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/153/plc_-_premiacao_eja_003.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="139.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="138.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>