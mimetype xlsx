--- v0 (2026-01-11)
+++ v1 (2026-04-24)
@@ -54,184 +54,184 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Adm</t>
   </si>
   <si>
     <t>Administrativa</t>
   </si>
   <si>
     <t>Elvis</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/46/mo-o-de-pesar-n-001.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/46/mo-o-de-pesar-n-001.doc</t>
   </si>
   <si>
     <t>Moção de Pesar nº 001/2018_x000D_
 Os Vereadores, que a presente subscrevem, com assento nesta Egrégia Casa de Leis, vêm através desta, após ouvido o Plenário, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à Família  Conegundes pelo falecimento da Srª  Maria Custódia Conegundes, ocorrido no dia 25 de fevereiro de 2018.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/47/mo-o-de-pesares-002.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/47/mo-o-de-pesares-002.doc</t>
   </si>
   <si>
     <t>Moção de Pesar nº 002/2018_x000D_
 Os Vereadores, que a presente subscrevem, com assento nesta Egrégia Casa de Leis, vêm através desta, após ouvido o Plenário, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à Família  Ventura Gonçalves, pelo falecimento da Srª Edith Ventura Gonçalves, ocorrido no dia 28 de fevereiro de 2018.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Joãozinho de João de Zita, Geraldinho do Posto</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/51/mocao_de_pesar_no_003.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/51/mocao_de_pesar_no_003.doc</t>
   </si>
   <si>
     <t>Moção de Pesar nº 003/2018_x000D_
 Os Vereadores, que a presente subscrevem, com assento nesta Egrégia Casa de Leis, vêm através desta, após ouvido o Plenário, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à Família  Soares Gomes, pelo falecimento do Sargento Almindo Soares Gomes, conhecido carinhosamente como “Doca”, ocorrido no dia 23 de abril de 2018.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/59/mocao_de_pesar_no_004.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/59/mocao_de_pesar_no_004.doc</t>
   </si>
   <si>
     <t>Moção de Pesar nº 004/2018_x000D_
 A família enlutada de Mariângela Soares Brum</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/72/mocao_de_pesar_no_005.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/72/mocao_de_pesar_no_005.doc</t>
   </si>
   <si>
     <t>Moção de Pesar nº 005/2018_x000D_
 Moção de Pesar nº 007/2018_x000D_
 Os Vereadores, que a presente subscrevem, com assento nesta Egrégia Casa de Leis, vêm através desta, após ouvido o Plenário, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à Família Tomaz, pelo falecimento do Sr. Protino Antônio Tomaz, conhecido carinhosamente como “Sr. Protino”, ocorrido no dia 30 de maio de 2018.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Joãozinho de João de Zita</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/73/mocao_de_pesar_no_006_-_joao_carlos.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/73/mocao_de_pesar_no_006_-_joao_carlos.doc</t>
   </si>
   <si>
     <t>Moção de Pesar nº 007/2018_x000D_
 Os Vereadores, que a presente subscrevem, com assento nesta Egrégia Casa de Leis, vêm através desta, após ouvido o Plenário, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à Família Matos, pelo falecimento da Srª Lúcia Helena de Matos, conhecida carinhosamente como “Lucinha”, ocorrido no dia 08 de junho de 2018</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/74/mocao_de_pesar_no_007_-_joao_carlos.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/74/mocao_de_pesar_no_007_-_joao_carlos.doc</t>
   </si>
   <si>
     <t>Moção de Pesar nº 007/2018_x000D_
 Os Vereadores, que a presente subscrevem, com assento nesta Egrégia Casa de Leis, vêm através desta, após ouvido o Plenário, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à Família Ventura, pelo falecimento do Sr. Jurandir Ventura Gonçalves, conhecido carinhosamente como “Jurandir Leiteiro”, ocorrido no dia 08 de junho de 2018.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Toninho Brum</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/85/mocao_de_pesar_no_008_claudio_zinato.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/85/mocao_de_pesar_no_008_claudio_zinato.doc</t>
   </si>
   <si>
     <t>Moção de Pesar nº 008/2018_x000D_
 Os Vereadores, que a presente subscrevem, com assento nesta Egrégia Casa de Leis, vêm através desta, após ouvido o Plenário, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à Família Zinato, pelo falecimento do Sr. Cláudio Zinato,  ocorrido em 15 de  outubro de 2018.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/86/mocao_de_pesar_no_009_joao_batista_leite.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/86/mocao_de_pesar_no_009_joao_batista_leite.doc</t>
   </si>
   <si>
     <t>Moção de Pesar nº 009/2018_x000D_
 Os Vereadores, que a presente subscrevem, com assento nesta Egrégia Casa de Leis, vêm através desta, após ouvido o Plenário, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à Família Batista Leite, pelo falecimento do Sr.  João Batista Leite,  ocorrido em outubro de 2018.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>Leg</t>
   </si>
   <si>
     <t>Legislativa</t>
   </si>
   <si>
     <t>Flavio Magalhães da Cruz</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Moção de Pesar nº 010/2018_x000D_
 Os Vereadores, que a presente subscrevem, com assento nesta Egrégia Casa de Leis, vêm através desta, após ouvido o Plenário, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à Família , pelo falecimento do Sr.  Marcinho de Odete,  ocorrido em Dezembro de 2018.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -539,68 +539,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/46/mo-o-de-pesar-n-001.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/47/mo-o-de-pesares-002.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/51/mocao_de_pesar_no_003.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/59/mocao_de_pesar_no_004.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/72/mocao_de_pesar_no_005.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/73/mocao_de_pesar_no_006_-_joao_carlos.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/74/mocao_de_pesar_no_007_-_joao_carlos.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/85/mocao_de_pesar_no_008_claudio_zinato.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/86/mocao_de_pesar_no_009_joao_batista_leite.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/46/mo-o-de-pesar-n-001.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/47/mo-o-de-pesares-002.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/51/mocao_de_pesar_no_003.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/59/mocao_de_pesar_no_004.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/72/mocao_de_pesar_no_005.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/73/mocao_de_pesar_no_006_-_joao_carlos.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/74/mocao_de_pesar_no_007_-_joao_carlos.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/85/mocao_de_pesar_no_008_claudio_zinato.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/86/mocao_de_pesar_no_009_joao_batista_leite.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="42.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="125.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="124.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>