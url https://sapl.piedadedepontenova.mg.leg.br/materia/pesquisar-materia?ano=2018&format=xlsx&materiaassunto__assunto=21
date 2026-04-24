--- v0 (2026-01-11)
+++ v1 (2026-04-24)
@@ -54,51 +54,51 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Leg</t>
   </si>
   <si>
     <t>Legislativa</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/22/proposi-o-de-lei-n-005-auxilio-a-estudantes-2018.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/22/proposi-o-de-lei-n-005-auxilio-a-estudantes-2018.doc</t>
   </si>
   <si>
     <t>Projeto de Lei N° 002 de 29 de janeiro de 2018._x000D_
 _x000D_
 		Dispõe sobre normas para concessão de auxílio à estudantes de graduação de nível superior._x000D_
 _x000D_
 _x000D_
 O PREFEITO DO MUNICÍPIO DE PIEDADE DE PONTE NOVA,_x000D_
 Faço saber que a Câmara Municipal de Piedade de Ponte Nova aprovou, e eu, Prefeito Municipal, em seu nome, sanciono a seguinte Lei:_x000D_
 _x000D_
 	_x000D_
 	Art. 1º Esta Lei dispõe sobre a concessão de auxílio à estudantes da educação superior,  nas modalidades de graduação e pós-graduação._x000D_
 _x000D_
 	Art. 2º O auxílio que trata esta Lei, será destinado ao atendimento de alunos, nos níveis de educação indicados no art. 1º, e terá por finalidade a manutenção, em caráter complementar e parcial, das seguintes despesas:_x000D_
 	I – moradia;_x000D_
 	II – transporte;_x000D_
 	III – alimentação;_x000D_
 	IV – matrícula e/ou mensalidade em curso regular perante o Ministério da Educação e/ou Secretaria de Educação do Estado de Minas Gerais._x000D_
 _x000D_
 _x000D_
 	Art. 3º Para cumprimento do disposto nesta Lei, observada a disponibilidade orçamentária e financeira do Município, fica o Executivo Municipal autorizado a conceder auxílio aos alunos que cumulativamente cumpram os seguintes requisitos:_x000D_
 	I – Sejam enquadrados nas modalidades de ensino indicadas no art. 1º desta Lei;_x000D_
 	II – Tenham por finalidade a cobertura de gastos com as despesas elencadas nos incisos I a IV do caput do art. 2º; _x000D_
 	III –  Obtenham estudo social expedido pela Secretaria Municipal de Assistência Social atestando a condição de carência devidamente justificada e fundamentada através de estudo social;_x000D_
 	IV – Apresente documento expedido pela instituição de ensino atestando a freqüência regular e média de rendimento igual ou superior ao mínimo  exigido pelo respectivo estabelecimento do ensino._x000D_
@@ -451,68 +451,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/22/proposi-o-de-lei-n-005-auxilio-a-estudantes-2018.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/22/proposi-o-de-lei-n-005-auxilio-a-estudantes-2018.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="130.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="129.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>