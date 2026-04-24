--- v0 (2026-01-12)
+++ v1 (2026-04-24)
@@ -54,154 +54,154 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Adm</t>
   </si>
   <si>
     <t>Administrativa</t>
   </si>
   <si>
     <t>João Carlos Silveira Pereira</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/84/decreto_legislativo_003_2018__devolucao_dos_bens_xTHSyN9.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/84/decreto_legislativo_003_2018__devolucao_dos_bens_xTHSyN9.docx</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 003/2018_x000D_
 Dispõe sobre a devolução de bens móveis inservíveis ao Poder Executivo Municipal de Piedade de Ponte Nova e dá outras providências.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Leg</t>
   </si>
   <si>
     <t>Legislativa</t>
   </si>
   <si>
     <t>João Carlos Silveira Pereira, Flavio Magalhães da Cruz, Geraldinho do Posto</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 001/2018 de 05 de março de 2018_x000D_
 _x000D_
 "Dispõe sobre autorização da Câmara Municipal de Piedade de Ponte Nova a firmar convênio com a Cooperativa de Crédito de Livre Admissão da União dos Vales do Piranga e Matipó Ltda. Objetivando a operacionalização de empréstimos consignados aos Vereadores e servidores Legislativos.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/49/projeto-de-lei-credito-especial-hospital.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/49/projeto-de-lei-credito-especial-hospital.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº 018 de 20 de março de 2018_x000D_
 _x000D_
 "Dispõe sobre autorização de abertura de crédito especial que especifica."</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/61/projeto_de_lei_-_autoriza_acordo_processos_judici_WPO76cQ.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/61/projeto_de_lei_-_autoriza_acordo_processos_judici_WPO76cQ.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº018, de 07 de maio de 2018_x000D_
 Regulamenta condições de acordos judiciais que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Projeto de Lei nº 021 de 06 de junho de 2018_x000D_
 Dispõe sobre autorização de abertura de crédito especial que especifica.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/71/proposicao_de_lei_no_021_cessao_de_servidor.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/71/proposicao_de_lei_no_021_cessao_de_servidor.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº 022 de 11 de junho de 2018_x000D_
 "Autoriza a cessão de Servidores Municipais ao Tribunal de Justiça de Minas Gerais e dá outras providências.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/75/projeto_de_lei_xxx-2018-credito_especial_emater_1.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/75/projeto_de_lei_xxx-2018-credito_especial_emater_1.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº 023 de 25 de junho de 2018_x000D_
 _x000D_
 Dispõe sobre autorização de abertura de crédito especial que especifica.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/92/projeto_de_suplementacao-2018.docx</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/92/projeto_de_suplementacao-2018.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 32 de 29 de novembro de 2018 - Renumerado para  Projeto de lei nº 029/2018_x000D_
 Dispõe sobre autorização de abertura de crédito adicional suplementar que especifica.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -509,68 +509,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/84/decreto_legislativo_003_2018__devolucao_dos_bens_xTHSyN9.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/49/projeto-de-lei-credito-especial-hospital.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/61/projeto_de_lei_-_autoriza_acordo_processos_judici_WPO76cQ.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/71/proposicao_de_lei_no_021_cessao_de_servidor.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/75/projeto_de_lei_xxx-2018-credito_especial_emater_1.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/92/projeto_de_suplementacao-2018.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/84/decreto_legislativo_003_2018__devolucao_dos_bens_xTHSyN9.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/49/projeto-de-lei-credito-especial-hospital.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/61/projeto_de_lei_-_autoriza_acordo_processos_judici_WPO76cQ.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/71/proposicao_de_lei_no_021_cessao_de_servidor.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/75/projeto_de_lei_xxx-2018-credito_especial_emater_1.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/92/projeto_de_suplementacao-2018.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="67" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="142.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="141.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>