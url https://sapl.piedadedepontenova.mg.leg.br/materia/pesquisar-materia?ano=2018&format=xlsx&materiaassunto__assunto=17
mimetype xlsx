--- v0 (2026-01-11)
+++ v1 (2026-04-24)
@@ -54,207 +54,207 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Adm</t>
   </si>
   <si>
     <t>Administrativa</t>
   </si>
   <si>
     <t>Gilberto Enfermeiro</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/54/requerimento_no_006_-_giberto_paranhos_soares.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/54/requerimento_no_006_-_giberto_paranhos_soares.doc</t>
   </si>
   <si>
     <t>Requerimento nº 006/2018_x000D_
 Requeremos medidas urgentes para andamento de Processos de indenizações dos Professores Municipais.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/55/requerimento_no_007_-_gilberto_paranhos_soares.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/55/requerimento_no_007_-_gilberto_paranhos_soares.doc</t>
   </si>
   <si>
     <t>Requerimento nº 007/2018_x000D_
 Requer medidas urgentes para reconstrução da moradia da Família do Sr. Marcos Viana.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Ireni</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/82/requerimento_no_009_-_colocacao_de_poste_no_trevo_V9PXfrE.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/82/requerimento_no_009_-_colocacao_de_poste_no_trevo_V9PXfrE.doc</t>
   </si>
   <si>
     <t>Requerimento nº 009/2018_x000D_
 Requer medidas urgentes junto ao DEER/MG para iluminação no local Trevo Piedade de Ponte Nova.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Toninho Brum</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/89/requerimento_no_010_antonio_martins_brum_-_envio__33u0HXX.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/89/requerimento_no_010_antonio_martins_brum_-_envio__33u0HXX.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 010/2018_x000D_
 _x000D_
 Requeremos, após os devidos estudos e análises o encaminhamento de Proposição de Lei versando sobre o Código de Postura Municipal para a tramitação nesta Casa Legislativa, com a devida urgência possível.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Leg</t>
   </si>
   <si>
     <t>Legislativa</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 001/2018_x000D_
 _x000D_
 _x000D_
 _x000D_
 Piedade de Ponte Nova, 06 de fevereiro de 2018_x000D_
 _x000D_
 Ao_x000D_
 Presidente da Câmara Municipal_x000D_
 Exmº Vereador João Carlos Silveira Pereira_x000D_
 Nesta_x000D_
 _x000D_
 	_x000D_
 Depois de ouvida a Casa, nós os Vereadores abaixo assinados, solicitamos nos termos do art.183 c/c art. 190, XV, ambos do Regimento Interno, que seja encaminhado ao Executivo Municipal de Piedade de Ponte Nova/MG o  seguinte requerimento:_x000D_
 _x000D_
 _x000D_
 Requeremos informações urgentes para a regularização do pagamento de insalubridades dos profissionais de saúde, incluindo os Agentes de Saúde, aprovados no PPP (Perfil Profissiográfico  Previdenciário)._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 _x000D_
 	Em 2017 a Vereadora Ireni Gessi de Souza Martins requereu a regularização  do pagamento de insalubridade aos profissionais da saúde,  incluindo os Agentes de Saúde, em consonância com Legislação Federal que ampara para estes profissionais de Saúde este tipo de adicional. _x000D_
 _x000D_
       O Legislativo Municipal obteve como resposta que a questão estava em estudos pela Assessoria do Executivo Municipal. Sendo uma questão de interesse social e financeiro de todos os profissionais que atuam na área de saúde, importante na remuneração e valorização dos profissionais que estão junto a população concretizando as políticas públicas de saúde, requeremos junto ao Executivo Municipal um cronograma de ações pontuais para que esta demanda seja concretizada, como atualização do PPP (Perfil Profissiográfico Previdenciário), pois sua elaboração é obrigatória a partir de 01.01.2004 (data fixada pela IN INSS/DC 96/2003), bem como uma escala de pagamento do adicional, atendendo demanda antiga e importante._x000D_
 _x000D_
 	O requerimento não fere o princípio da moralidade,  por não constituir interesse particular de vereador municipal, mas interesse social e  atingir todos os servidores da saúde, bem como aqueles que forem contemplados pelo PPP._x000D_
 _x000D_
 	Certos que as demandas serão prontamente atendidas, subscrevemos._x000D_
 _x000D_
 		Atenciosamente,_x000D_
 _x000D_
 _x000D_
 Gilberto Paranhos Soares_x000D_
 Vereador Municipal</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/28/requerimento-n-002.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/28/requerimento-n-002.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 002/2018_x000D_
 _x000D_
 _x000D_
 _x000D_
 Piedade de Ponte Nova, 06 de fevereiro de 2018_x000D_
 _x000D_
 Ao_x000D_
 Presidente da Câmara Municipal_x000D_
 Exmº Vereador João Carlos Silveira Pereira_x000D_
 Nesta_x000D_
 _x000D_
 	_x000D_
 Depois de ouvida a Casa, nós os Vereadores abaixo assinados, solicitamos nos termos do art.183 c/c art. 190, XV, ambos do Regimento Interno, que seja encaminhado ao Executivo Municipal de Piedade de Ponte Nova/MG o  seguinte requerimento:_x000D_
 _x000D_
 _x000D_
 Requeremos medidas urgentes para o controle de animais como bois e cavalos, que são criados soltos pelas ruas da cidade, trazendo transtornos e colocando em risco a segurança no trânsito, nesta cidade._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 _x000D_
 	A Vereadora Ireni Gessi de Souza Martins, tendo sido procurada diversas vezes por motoristas com reclamações sérias, pois vindo do trabalho em seus veículos são obrigados a se desviarem de cavalos e bois soltos nas ruas da cidade, principalmente soltos no asfalto, já ocorrendo situações envolvendo acidentes,  requer medidas urgentes para o controle de animais desse porte, que criados soltos pelas ruas da cidade colocam em risco a vida dos motoristas e eventuais transtornos ao invadirem os quintais dos moradores da cidade.  _x000D_
 _x000D_
 	A situação é mais complexa, pois os atingidos poderiam chamar a segurança pública para realizar boletins de ocorrência, mas tal medida isolada não resolve pois os animais continuam soltos e o perigo continua, sendo um problema já enfrentado pelos moradores de Piedade que depende da intervenção do Poder Público, como recolhimentos dos animais, multa ou leilão dos mesmos._x000D_
 _x000D_
 	Quanto aos cães abandonados, já bastante discutido nesta Casa, torna-se urgente uma intervenção pontual e contínua. _x000D_
 _x000D_
 	Uma solução a médio prazo passa pela aprovação do Código de Postura, em estudos pela Assessoria Jurídica do Executivo, encaminhado por indicação em 2017, que poderia ser agilizado para debates nesta Casa Legislativa._x000D_
 _x000D_
 	_x000D_
 	Certos da aprovação dos caros Edis, da atenção do Executivo Municipal para  que as demandas sejam prontamente atendidas, subscrevemos._x000D_
 _x000D_
 		Atenciosamente,_x000D_
 _x000D_
 _x000D_
 Ireni Gessi de Souza Martins_x000D_
 Vereadora  Municipal</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Osmar do ônibus</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/34/requerimento-n-003.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/34/requerimento-n-003.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 003/2018_x000D_
 _x000D_
 _x000D_
 _x000D_
 Piedade de Ponte Nova, 06 de fevereiro de 2018_x000D_
 _x000D_
 Ao_x000D_
 Presidente da Câmara Municipal_x000D_
 Exmº Vereador João Carlos Silveira Pereira_x000D_
 Nesta_x000D_
 _x000D_
 	_x000D_
 Depois de ouvida a Casa, nós os Vereadores abaixo assinados, solicitamos nos termos do art.183 c/c art. 190, XV, ambos do Regimento Interno, que seja encaminhado ao DEER/MG o  seguinte requerimento:_x000D_
 _x000D_
 _x000D_
 Requeremos medidas urgentes para acionar o DEER/MG – Departamento de Edificações e Estradas de Rodagem de Minas Gerais – para intervenção com reparos urgentes de contenção e liberação da via no trecho da estrada que liga o trevo da Jatiboca a cidade de Piedade de Ponte Nova, no local próximo a vila denominada Maricá, sentido Piedade de Ponte Nova/MG.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
@@ -576,68 +576,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/54/requerimento_no_006_-_giberto_paranhos_soares.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/55/requerimento_no_007_-_gilberto_paranhos_soares.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/82/requerimento_no_009_-_colocacao_de_poste_no_trevo_V9PXfrE.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/89/requerimento_no_010_antonio_martins_brum_-_envio__33u0HXX.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/28/requerimento-n-002.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/34/requerimento-n-003.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/54/requerimento_no_006_-_giberto_paranhos_soares.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/55/requerimento_no_007_-_gilberto_paranhos_soares.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/82/requerimento_no_009_-_colocacao_de_poste_no_trevo_V9PXfrE.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/89/requerimento_no_010_antonio_martins_brum_-_envio__33u0HXX.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/28/requerimento-n-002.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/34/requerimento-n-003.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="144.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="143.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>