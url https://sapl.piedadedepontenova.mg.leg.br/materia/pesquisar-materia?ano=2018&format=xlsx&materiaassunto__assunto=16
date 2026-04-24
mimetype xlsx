--- v0 (2025-11-01)
+++ v1 (2026-04-24)
@@ -54,136 +54,136 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Adm</t>
   </si>
   <si>
     <t>Administrativa</t>
   </si>
   <si>
     <t>Osmar do ônibus</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/45/indica-o-n-004.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/45/indica-o-n-004.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 004/2018_x000D_
 _x000D_
 Piedade de Ponte Nova, 20 de Março de 2018_x000D_
 _x000D_
 	Indico ao Sr. Prefeito Municipal, após a devida aprovação pelo Plenário, que sejam colocados tambores como lixeiras nas ruas da cidade, observando que os mesmos deverão ser cortados mantendo-se uma parte como tampa.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 005/2018_x000D_
 _x000D_
 _x000D_
 _x000D_
 Piedade de Ponte Nova, 24 de Abril de 2018_x000D_
 _x000D_
 _x000D_
 _x000D_
 	Indico ao Sr. Prefeito Municipal, após a devida aprovação pelo Plenário, que sejam colocados quebra-molas na rua Maria Romana Bráz desta cidade, após estudos junto aos moradores dos locais adequados em sua extensão._x000D_
 _x000D_
 _x000D_
 	_x000D_
 JUSTIFICATIVA_x000D_
 _x000D_
 _x000D_
 _x000D_
 	Eu, Vereador Osmar Firmino, após inúmeras solicitações dos moradores da Rua Maria Romana Bráz desta cidade de Piedade de Ponte Nova/MG, venho indicar  que sejam instalados dois quebra-molas na extensão desta rua, pois os mesmos sofrem diariamente com o trânsito de veículos e motocicletas em alta velocidade._x000D_
 _x000D_
 A rua Maria Romana Bráz tem como moradores pessoas tranquilas e com crianças que costumam brincar na rua, porém convivem com a preocupação de acidentes de trânsito, pois é comum veículos e motos em alta velocidade._x000D_
 _x000D_
 Contudo, a colocação dos quebra-molas não podem trazer outros transtornos sendo necessário um estudo com os moradores para a escolha dos melhores locais para sua instalação._x000D_
 _x000D_
 	Por todos estes motivos aguardo o apoio dos caros edis e o pronto atendimento pelo Executivo Municipal._x000D_
 _x000D_
 	          _x000D_
 Vereador Osmar Firmino</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Gilberto Enfermeiro</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/56/indicacao_007_-.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/56/indicacao_007_-.doc</t>
   </si>
   <si>
     <t>Indicação nº 006/2018_x000D_
 Indica colocação de poste de luz na rua Maria Romana Braz.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/57/indicacao_007_-.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/57/indicacao_007_-.doc</t>
   </si>
   <si>
     <t>Indicação n° 007/2018_x000D_
 Indica funcionamento da UBS do Agreste desta cidade.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Ireni</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/58/indicacao_08_-_vereadora_ireni_g._s._martins.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/58/indicacao_08_-_vereadora_ireni_g._s._martins.doc</t>
   </si>
   <si>
     <t>Indicação n° 008/2018_x000D_
 Indica ampliação do período de licença gestante de 120 dias para 180 dias para as servidoras municipais.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>ICÂMARA MUNICIPAL DE PIEDADE DE PONTE NOVA_x000D_
 _x000D_
 RUA PROFESSOR JOSÉ SÁTIRO DE MELO, 85 –  CENTRO – CEP: 35.382-000_x000D_
 CNPJ=00.907.927/0001-00    TELEFAX=31/3871-5110_x000D_
 _x000D_
 INDICAÇÃO Nº 009/2018_x000D_
 _x000D_
 _x000D_
 _x000D_
 Piedade de Ponte Nova, 22 de maio de 2018_x000D_
 _x000D_
 _x000D_
 _x000D_
@@ -192,128 +192,128 @@
 _x000D_
 	_x000D_
 JUSTIFICATIVA_x000D_
 _x000D_
 _x000D_
 	Eu, Vereador Osmar Firmino, indico que seja realizado, em caráter urgente, um serviço público de recuperação das grades de proteção ou tampões que encontram-se em estado precário, bem como a colocação de novas grades de proteção ou tampões nos bueiros abertos pelas ruas de nossa cidade._x000D_
 _x000D_
 Vários populares têm alertado para a existência de muitos bueiros abertos pela cidade, ou que possuindo grade de proteção a mesma encontra-se em estado precário, oferecendo grandes riscos para as pessoas que transitam pela cidade._x000D_
 _x000D_
 Tendo averiguado pessoalmente que realmente a situação é de grave perigo em muitas ruas, pois muitos bueiros estão abertos, o que facilita também a entrada de lixo para dentro dos mesmos, ocasionando enchentes e transtornos diversos para os moradores._x000D_
 _x000D_
 Nos locais onde as grades de proteção ou tampões estão em estado precário o risco é maior ainda para os cidadãos, que se valendo da existência delas passam o risco de confiar e transitar, podendo ocasionar graves acidentes, principalmente para as crianças e idosos._x000D_
 _x000D_
 	Por todos estes motivos aguardo o apoio dos caros edis e o pronto atendimento pelo Executivo Municipal._x000D_
 _x000D_
 	          _x000D_
                                                                  Vereador Osmar Firmino</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/63/indicacao_010_-_osmar_firmino.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/63/indicacao_010_-_osmar_firmino.doc</t>
   </si>
   <si>
     <t>CÂMARA MUNICIPAL DE PIEDADE DE PONTE NOVA_x000D_
 _x000D_
 RUA PROFESSOR JOSÉ SÁTIRO DE MELO, 85 –  CENTRO – CEP: 35.382-000_x000D_
 CNPJ=00.907.927/0001-00    TELEFAX=31/3871-5110_x000D_
 _x000D_
 INDICAÇÃO Nº 010/2018_x000D_
 _x000D_
 _x000D_
 _x000D_
 Piedade de Ponte Nova, 22 de maio de 2018_x000D_
 _x000D_
 _x000D_
 _x000D_
 	Indico ao Sr. Prefeito Municipal, após a devida aprovação pelo Plenário, que seja feito, em caráter urgente,  serviço público de recuperação do muro localizado na Rua D. Quiquinha desta cidade de Piedade de Ponte Nova/MG. _x000D_
  _x000D_
 _x000D_
 	_x000D_
 JUSTIFICATIVA_x000D_
 _x000D_
 _x000D_
 	Eu, Vereador Osmar Firmino, indico que seja realizado, em caráter urgente, um serviço público de recuperação do muro localizado na Avenida Dona Quiquinha, próximo ao posto da  Delegacia de Polícia desta cidade._x000D_
 _x000D_
 Vários populares têm alertado para a situação do muro, localizado próximo ao posto da Delegacia de Polícia desta cidade, que encontra-se em estado precário, com inclinações, com uma parte lateral já caída, oferecendo grandes riscos para as pessoas que transitam pela avenida e para os moradores das adjacências, pois a qualquer momento o mesmo pode cair completamente._x000D_
 _x000D_
 Tendo averiguado pessoalmente que realmente a situação é de grave perigo, indico que o serviço de engenharia da Prefeitura Municipal faça laudos que orientem o serviço a ser executado e coloquem os moradores cientes da situação._x000D_
 _x000D_
 	Por todos estes motivos aguardo o apoio dos caros edis e o pronto atendimento pelo Executivo Municipal._x000D_
 _x000D_
 	          _x000D_
                                                              Vereador Osmar Firmino</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/64/indicacao_011_-_osmar_firmino.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/64/indicacao_011_-_osmar_firmino.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 011/2018_x000D_
 _x000D_
 _x000D_
 _x000D_
 Piedade de Ponte Nova, 22 de maio de 2018_x000D_
 _x000D_
 _x000D_
 _x000D_
 	Indico ao Sr. Prefeito Municipal, após a devida aprovação pelo Plenário, que seja colocado em funcionamento a Capela Velório ‘Padre Antônio Ribeiro Pinto’, desta cidade de Piedade de Ponte Nova/MG. _x000D_
  _x000D_
 _x000D_
 	_x000D_
 JUSTIFICATIVA_x000D_
 _x000D_
 _x000D_
 	Eu, Vereador Osmar Firmino, indico que seja  colocada em pleno funcionamento a Capela Velório, localizada na Rua Bonfim desta cidade, que atualmente encontra-se fechada._x000D_
 _x000D_
 A Capela Velório  ‘Padre Antônio Ribeiro Pinto’, desta cidade, construída na gestão anterior, não está sendo disponibilizada aos cidadãos para os momentos fúnebres, tendo as famílias dificuldades para os velórios num momento tão difícil, sendo recente sua construção._x000D_
 _x000D_
 Indico que o Executivo Municipal encaminhe as justificativas da não utilização da capela velório, caso a mesma não possa ser colocada em funcionamento por motivos legais ou estruturais._x000D_
 _x000D_
 	Por todos estes motivos aguardo o apoio dos caros edis e o pronto atendimento pelo Executivo Municipal._x000D_
 _x000D_
 	            _x000D_
 Vereador Osmar Firmino</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/65/indicacao_no_012___osmar_firmino.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/65/indicacao_no_012___osmar_firmino.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 012/2018_x000D_
 _x000D_
 _x000D_
 _x000D_
 Piedade de Ponte Nova, 22 de maio de 2018_x000D_
 _x000D_
 _x000D_
 _x000D_
 	Indico ao Sr. Prefeito Municipal, após a devida aprovação pelo Plenário, que seja solicitado a CIMVALPI -  Consórcio Intermunicipal Multissetorial do Vale do Piranga, que presta serviços na área de iluminação pública de Piedade de Ponte Nova/MG, a melhora da qualidade da iluminação pública, com troca de lâmpadas mais potentes, colocação de hastes de suporte maiores  e uma maior potência na distribuição da luz._x000D_
  _x000D_
 _x000D_
 	_x000D_
 JUSTIFICATIVA_x000D_
 _x000D_
 _x000D_
 	Eu, Vereador Osmar Firmino, indico que seja realizado através da CIMVALPI – Consórcio Intermunicipal Multissetorial do Vale do Piranga, um serviço em caráter de urgência para melhoria geral da iluminação pública na cidade:_x000D_
 _x000D_
 1.Troca de lâmpadas atuais por outras mais potentes (as atuais pouco iluminam), com esta troca teremos uma melhoria bem significativa;_x000D_
 _x000D_
 2.Colocação de hastes nos postes mais longas de forma a melhor iluminar as ruas que encontram-se praticamente no escuro;_x000D_
 _x000D_
 3.Liberação de potência maior da iluminação pública, que encontra-se em potência muito reduzida.s.m.j._x000D_
 _x000D_
@@ -322,100 +322,100 @@
 Além disso, o aspecto da cidade no escuro é constrangedor para os moradores que procuram os vereadores municipais; além de ser uma responsabilidade do consórcio que pode e deve ser acionado pelo Jurídico da Prefeitura Municipal e estabelecer juntos um cronograma com datas fixas para realização dos serviços. _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Solicitamos na oportunidade o envio deste cronograma feito pelo CIMVALPI com as datas dos serviços a serem executados._x000D_
 _x000D_
 	Por todos estes motivos aguardo o apoio dos caros edis e o pronto atendimento pelo Executivo Municipal._x000D_
 _x000D_
 _x000D_
 	          _x000D_
 Vereador Osmar Firmino</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/69/requerimento_no_008_-_ireni_gessi_de_souza_martins.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/69/requerimento_no_008_-_ireni_gessi_de_souza_martins.doc</t>
   </si>
   <si>
     <t>Requerimento n° 008/2018_x000D_
 Requer medidas urgentes para que a Empresa Claro S.A mantenha o sinal de telefonia móvel existente no Município de Piedade de Ponte Nova funcionando permanentemente e com qualidade.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Leg</t>
   </si>
   <si>
     <t>Legislativa</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 001/2018_x000D_
 _x000D_
 Piedade de Ponte Nova, 06 de fevereiro de 2018_x000D_
 _x000D_
 	Indico ao Sr. Prefeito Municipal, após a devida aprovação pelo Plenário, que seja reconstruída a  ponte localizada no Bairro Agreste desta cidade._x000D_
 _x000D_
 	_x000D_
 JUSTIFICATIVA_x000D_
 _x000D_
 _x000D_
 _x000D_
 	Eu, Vereador Gilberto Paranhos Soares, após inúmeras solicitações dos moradores do bairro Agreste desta cidade, indico que a ponte que servia aos moradores do bairro Agreste desta cidade seja reconstruída tendo em vista que a mesma foi completamente danificada nas chuvas de dezembro de 2017._x000D_
 _x000D_
 	O Bairro Agreste concentra atualmente uma população bastante numerosa, estando em expansão devido aos loteamentos adjacentes, sendo a ponte uma importante via de acesso dos moradores que precisam desta diariamente, quanto para os moradores que vindo da área rural encurtam o caminho entre o bairro e o centro, por isso podemos considerar a obra como prioritária._x000D_
 _x000D_
 	Os moradores do bairro Agreste esperam ansiosos a reconstrução da ponte, pois a mesma foi completamente danificada com as fortes chuvas de dezembro de 2017, sendo esta solicitação uma aspiração legítima e importante para eles que já se encontram em situação difícil por localizarem distante do centro e serem em sua maioria carentes._x000D_
 _x000D_
 	Por todos estes motivos aguardo o apoio dos caros edis e o pronto atendimento pelo Executivo Municipal._x000D_
 _x000D_
 	Atenciosamente,_x000D_
 _x000D_
 Vereador Gilberto Paranhos Soares</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/26/indica-ao-n-002.doc</t>
+    <t>http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/26/indica-ao-n-002.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 002/2018_x000D_
 _x000D_
 _x000D_
 _x000D_
 Piedade de Ponte Nova, 06 de fevereiro de 2018_x000D_
 _x000D_
 _x000D_
 _x000D_
 	Indico ao Sr. Prefeito Municipal, após a devida aprovação pelo Plenário, que seja reconstruída a  ponte localizada na saída de Piedade de Ponte Nova para Santa Cruz do Escalvado, Estado de Minas Gerais._x000D_
 _x000D_
 _x000D_
 	_x000D_
 JUSTIFICATIVA_x000D_
 _x000D_
 _x000D_
 _x000D_
 	Eu, Vereador Gilberto Paranhos Soares, após inúmeras solicitações dos piedadenses, tanto da área urbana quanto rural, que transitam pela estrada vicinal entre Piedade de Ponte Nova e a cidade vizinha de Santa Cruz do Escalvado, bem como diversos sitiantes e trabalhadores rurais que necessitam da ponte, denominada popularmente ‘Ponte Funda’,  bastante danificada nas chuvas de dezembro de 2017, indico a sua imediata reconstrução._x000D_
 _x000D_
 O acesso pela Ponte Funda está comprometido desde as chuvas de 04 de dezembro de 2017, colocando em risco o trânsito de veículos pequenos, estando inviabilizado para carretas e caminhões, prejudicando muito a economia local, pois há uma grande demanda de transporte de cargas para os sitiantes que cotidianamente precisam do acesso._x000D_
 _x000D_
 Portanto, indico que a Ponte Funda, desta cidade, seja de pronto reconstruída, tendo em vista os princípios básicos de segurança e desenvolvimento da economia local, sendo encaminhado a esta Casa uma previsão de data de início para a realização da obra._x000D_
 _x000D_
 	Por todos estes motivos aguardo o apoio dos caros edis e o pronto atendimento pelo Executivo Municipal._x000D_
@@ -747,68 +747,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/45/indica-o-n-004.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/56/indicacao_007_-.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/57/indicacao_007_-.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/58/indicacao_08_-_vereadora_ireni_g._s._martins.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/63/indicacao_010_-_osmar_firmino.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/64/indicacao_011_-_osmar_firmino.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/65/indicacao_no_012___osmar_firmino.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/69/requerimento_no_008_-_ireni_gessi_de_souza_martins.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/26/indica-ao-n-002.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/45/indica-o-n-004.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/56/indicacao_007_-.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/57/indicacao_007_-.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/58/indicacao_08_-_vereadora_ireni_g._s._martins.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/63/indicacao_010_-_osmar_firmino.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/64/indicacao_011_-_osmar_firmino.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/65/indicacao_no_012___osmar_firmino.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/69/requerimento_no_008_-_ireni_gessi_de_souza_martins.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedadedepontenova.mg.leg.br/media/sapl/public/materialegislativa/2018/26/indica-ao-n-002.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="135.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="134.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>